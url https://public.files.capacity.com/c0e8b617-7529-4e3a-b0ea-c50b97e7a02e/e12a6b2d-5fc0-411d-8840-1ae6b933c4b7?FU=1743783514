--- v1 (2026-02-21)
+++ v2 (2026-06-03)
@@ -1,148 +1,147 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://atlasadvisory.sharepoint.com/sites/implementations/Shared Documents/00 Project Resources/01 Templates/NetCash/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="75" documentId="6_{19F7032A-3542-4CDA-8BDB-7910982FE4F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6F2385F5-1A32-4B1A-90AA-AA4E738212F5}"/>
+  <xr:revisionPtr revIDLastSave="193" documentId="6_{19F7032A-3542-4CDA-8BDB-7910982FE4F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D531180C-59E7-4BBB-9136-124B5CD7E945}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{FF3AFB9B-4DEE-48DF-9EDC-7052267199D9}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{FF3AFB9B-4DEE-48DF-9EDC-7052267199D9}"/>
   </bookViews>
   <sheets>
-    <sheet name="Bank Institution" sheetId="3" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Bank Transaction" sheetId="4" r:id="rId3"/>
+    <sheet name="Bank Institutions" sheetId="3" r:id="rId1"/>
+    <sheet name="Bank Accounts" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>cparks</author>
     <author>Andrew Hendrickson</author>
   </authors>
   <commentList>
-    <comment ref="I1" authorId="0" shapeId="0" xr:uid="{6D887311-83BB-4291-9697-807FCE12778C}">
+    <comment ref="E1" authorId="0" shapeId="0" xr:uid="{6D887311-83BB-4291-9697-807FCE12778C}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <charset val="1"/>
           </rPr>
           <t>This is the account that will be used if a match is made between a bank transaction and a GL transaction when there is an amount difference. The difference will be booked to this rounding GL account.</t>
         </r>
       </text>
     </comment>
-    <comment ref="J1" authorId="0" shapeId="0" xr:uid="{56B4FDE1-573F-46EE-8BBE-44DF4F90CB0E}">
+    <comment ref="F1" authorId="1" shapeId="0" xr:uid="{1F1CF5C3-FB90-458A-82AA-5EE8DD5589A8}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <charset val="1"/>
           </rPr>
-          <t>This account is optional, but highly recommended. This is the account that will be applied by default to transactions created from the bank matching page. This can be overridden when creating the transaction. This is also the account that will be used if a Create Transaction automation rule is created.</t>
+          <t xml:space="preserve">The first month reconciliations will be performed in NetCash. The first day of the month is recommended.
+</t>
         </r>
       </text>
     </comment>
-    <comment ref="K1" authorId="1" shapeId="0" xr:uid="{BFA6DB59-BB6C-4A4D-8F94-3DF279A0EAF8}">
+    <comment ref="G1" authorId="1" shapeId="0" xr:uid="{BFA6DB59-BB6C-4A4D-8F94-3DF279A0EAF8}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <charset val="1"/>
           </rPr>
           <t xml:space="preserve">This will be the closing balance of the date previous to the cutover date.
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="L1" authorId="1" shapeId="0" xr:uid="{1F1CF5C3-FB90-458A-82AA-5EE8DD5589A8}">
+    <comment ref="H1" authorId="0" shapeId="0" xr:uid="{56B4FDE1-573F-46EE-8BBE-44DF4F90CB0E}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <charset val="1"/>
           </rPr>
-          <t xml:space="preserve">The first month reconciliations will be performed in NetCash. The first day of the month is recommended.
-</t>
+          <t>This account is optional, but highly recommended. This is the account that will be applied by default to transactions created from the bank matching page. This can be overridden when creating the transaction. This is also the account that will be used if a Create Transaction automation rule is created.</t>
         </r>
       </text>
     </comment>
     <comment ref="M1" authorId="0" shapeId="0" xr:uid="{01E8396C-9A50-4E9C-BBCD-0EB47034AD4C}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <charset val="1"/>
           </rPr>
           <t xml:space="preserve">This is the department that will be sourced onto the bank line (transaction line hitting the bank account) of transactions created from the bank matching page or by automation rules. This can be overridden when creating a transaction. </t>
         </r>
       </text>
     </comment>
     <comment ref="N1" authorId="0" shapeId="0" xr:uid="{EFDE6549-9F55-4477-BF71-C4D4F4F9F6E7}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <charset val="1"/>
           </rPr>
@@ -202,86 +201,86 @@
         </r>
       </text>
     </comment>
     <comment ref="S1" authorId="0" shapeId="0" xr:uid="{DAC40828-1AD0-4616-8EE8-9C55E1CD0147}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <charset val="1"/>
           </rPr>
           <t>This is the person who should be reviewing the prepared and submitted bank reconciliation.</t>
         </r>
       </text>
     </comment>
     <comment ref="T1" authorId="0" shapeId="0" xr:uid="{9F2CF904-FE0F-4CE4-8148-22B61AB35650}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <charset val="1"/>
           </rPr>
-          <t>This field allows the user to set segmentation controls when it comes to creating transactions. When a transaction is created, the location has to be set to one of the locations selected in this field or the transaction will not be created.</t>
+          <t>This field allows the user to set segmentation controls when it comes to creating transactions. When a transaction is created, the location HAS to be set to one of the locations selected in this field or the transaction will not be created.</t>
         </r>
       </text>
     </comment>
     <comment ref="U1" authorId="0" shapeId="0" xr:uid="{97C25F23-D1CE-4FD9-AD5C-4529005E21D2}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <charset val="1"/>
           </rPr>
-          <t>This field allows the user to set segmentation controls when it comes to creating transactions. When a transaction is created, the department has to be set to one of the departments selected in this field or the transaction will not be created.</t>
+          <t>This field allows the user to set segmentation controls when it comes to creating transactions. When a transaction is created, the department HAS to be set to one of the departments selected in this field or the transaction will not be created.</t>
         </r>
       </text>
     </comment>
     <comment ref="V1" authorId="0" shapeId="0" xr:uid="{39654D74-423E-4D09-9676-161E5AEEF30A}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <charset val="1"/>
           </rPr>
           <t xml:space="preserve">This field allows the user to set segmentation controls when it comes to creating transactions. When a transaction is created, the class has to be set to one of the classes selected in this field or the transaction will not be created.  </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="41">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Required</t>
   </si>
   <si>
     <t>Short Name</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Bank Institution</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Sub Type</t>
   </si>
   <si>
@@ -311,226 +310,289 @@
   <si>
     <t>Offset Line Class Default</t>
   </si>
   <si>
     <t>Offset Line Department Default</t>
   </si>
   <si>
     <t>Offset Line Location Default</t>
   </si>
   <si>
     <t>Approver</t>
   </si>
   <si>
     <t>Validations - Location</t>
   </si>
   <si>
     <t>Validations - Department</t>
   </si>
   <si>
     <t>Validations - Class</t>
   </si>
   <si>
     <t>Optional</t>
   </si>
   <si>
-    <t>Bank</t>
-[...2 lines deleted...]
-    <t>Account ID</t>
+    <t>Open Text Entry</t>
+  </si>
+  <si>
+    <t>Bank of America</t>
+  </si>
+  <si>
+    <t>Netgain Checking</t>
+  </si>
+  <si>
+    <t>From previous tab</t>
+  </si>
+  <si>
+    <t>NetSuite Account</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
-    <t>Debit</t>
-[...17 lines deleted...]
-    <t>Authorized Date</t>
+    <t>Checking</t>
+  </si>
+  <si>
+    <t>Admin</t>
+  </si>
+  <si>
+    <t>NetCash User</t>
+  </si>
+  <si>
+    <t>NetSuite Location(s)</t>
+  </si>
+  <si>
+    <t>NetSuite Department(s)</t>
+  </si>
+  <si>
+    <t>NetSuite Class(es)</t>
+  </si>
+  <si>
+    <t>NetSuite Department</t>
+  </si>
+  <si>
+    <t>NetSuite Class</t>
+  </si>
+  <si>
+    <t>NetSuite Location</t>
+  </si>
+  <si>
+    <t>Text</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.59999389629810485"/>
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="1" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -793,437 +855,398 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{491C366A-9A00-4AB4-9B6E-31BD0858E2A2}">
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="D17" sqref="D17"/>
+      <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="27.7109375" style="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="16384" width="9.28515625" style="4"/>
+    <col min="1" max="1" width="27.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="16384" width="9.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A2" s="2" t="s">
+      <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4C8130B-7885-4636-A564-DA841A7AF6CE}">
-  <dimension ref="A1:V24"/>
+  <dimension ref="A1:V5"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="G11" sqref="G11"/>
+      <selection activeCell="A5" sqref="A5:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="27.7109375" style="4" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="23" max="16384" width="9.28515625" style="4"/>
+    <col min="1" max="1" width="16.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="13.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.42578125" style="10" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="13.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="9" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="16.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="16" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="14.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="12.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="17.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="18" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="11.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="15.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="21.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="16.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="16384" width="9.28515625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" customFormat="1" ht="36" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:22" s="15" customFormat="1" ht="24" x14ac:dyDescent="0.25">
+      <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G1" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="H1" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="I1" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="J1" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="K1" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="L1" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="M1" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="N1" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="O1" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" s="14" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22" s="6" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H2" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="J2" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="K2" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="L2" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="O2" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="P2" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q2" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="R2" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="S2" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="T2" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="U2" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="V2" s="4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="3" spans="1:22" s="6" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D1" s="1" t="s">
-[...54 lines deleted...]
-        <v>22</v>
+      <c r="C3" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P3" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q3" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="R3" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="S3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="T3" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="U3" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="V3" s="4" t="s">
+        <v>36</v>
       </c>
     </row>
-    <row r="2" spans="1:22" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-[...65 lines deleted...]
-      </c>
+    <row r="4" spans="1:22" s="6" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A4" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="5">
+        <v>123456789</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" s="5">
+        <v>1011</v>
+      </c>
+      <c r="E4" s="5">
+        <v>8520</v>
+      </c>
+      <c r="F4" s="8">
+        <v>46023</v>
+      </c>
+      <c r="G4" s="9">
+        <v>536424</v>
+      </c>
+      <c r="H4" s="5">
+        <v>2840</v>
+      </c>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
     </row>
-    <row r="3" spans="1:22" x14ac:dyDescent="0.2">
-[...63 lines deleted...]
-      <c r="L24" s="5"/>
+    <row r="5" spans="1:22" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="11"/>
+      <c r="B5" s="11"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="11"/>
+      <c r="H5" s="11"/>
+      <c r="I5" s="11"/>
+      <c r="J5" s="11"/>
+      <c r="K5" s="11"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="11"/>
+      <c r="N5" s="11"/>
+      <c r="O5" s="11"/>
+      <c r="P5" s="11"/>
+      <c r="Q5" s="11"/>
+      <c r="R5" s="11"/>
+      <c r="S5" s="11"/>
+      <c r="T5" s="11"/>
+      <c r="U5" s="11"/>
+      <c r="V5" s="11"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...103 lines deleted...]
-
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006CFA57B52757DC4C8FDB920A9E56944D" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="49bae5183a82a41a5220f2a612b49b8d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25d6ac11-9905-406a-baf8-0ce0647ce831" xmlns:ns3="c13bada6-21eb-4901-a43a-04dce55083ae" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="433a90c39c4ef9dcf50d58c010ed9a0f" ns2:_="" ns3:_="">
     <xsd:import namespace="25d6ac11-9905-406a-baf8-0ce0647ce831"/>
     <xsd:import namespace="c13bada6-21eb-4901-a43a-04dce55083ae"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -1422,102 +1445,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25d6ac11-9905-406a-baf8-0ce0647ce831">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c13bada6-21eb-4901-a43a-04dce55083ae" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46C925BC-2639-4156-B10C-A3618B59646A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="25d6ac11-9905-406a-baf8-0ce0647ce831"/>
+    <ds:schemaRef ds:uri="c13bada6-21eb-4901-a43a-04dce55083ae"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA3A848D-1DCD-4EB0-84FC-D6D5B92ED041}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="25d6ac11-9905-406a-baf8-0ce0647ce831"/>
     <ds:schemaRef ds:uri="c13bada6-21eb-4901-a43a-04dce55083ae"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46C925BC-2639-4156-B10C-A3618B59646A}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2557E630-912D-4187-9604-EB5E68056924}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Bank Transaction</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Bank Institutions</vt:lpstr>
+      <vt:lpstr>Bank Accounts</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Andrew Hendrickson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>