--- v0 (2026-02-21)
+++ v1 (2026-08-04)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30128"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://atlasadvisory.sharepoint.com/sites/implementations/Shared Documents/00 Project Resources/01 Templates/NetClose/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="175" documentId="11_3DC9164B619B4C8472EE0AEDBE10714CCC2242DE" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{752C242A-2B0E-44F4-8AE9-B94CAFACED75}"/>
+  <xr:revisionPtr revIDLastSave="178" documentId="11_3DC9164B619B4C8472EE0AEDBE10714CCC2242DE" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1C604986-2295-4F73-9C3D-23D94E23C5A2}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Task Dependencies" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -63,82 +63,82 @@
   <si>
     <t>Task Name</t>
   </si>
   <si>
     <t>Task Internal ID</t>
   </si>
   <si>
     <t>Limit Task Status</t>
   </si>
   <si>
     <t>Dependent Task</t>
   </si>
   <si>
     <t>Dependent Task Internal ID</t>
   </si>
   <si>
     <t>Dependent Task Status</t>
   </si>
   <si>
     <t>Required</t>
   </si>
   <si>
     <t>Optional</t>
   </si>
   <si>
+    <t>Submit Company Time</t>
+  </si>
+  <si>
+    <t>Working on It</t>
+  </si>
+  <si>
+    <t>Gather Company Time</t>
+  </si>
+  <si>
     <t>Complete</t>
   </si>
   <si>
-    <t>Working on It</t>
-[...1 lines deleted...]
-  <si>
     <t>Statuses</t>
   </si>
   <si>
     <t>Not Started</t>
   </si>
   <si>
     <t>Blocked</t>
   </si>
   <si>
     <t>Submitted for Review</t>
   </si>
   <si>
     <t>Sent Back for Edits</t>
-  </si>
-[...4 lines deleted...]
-    <t>Gather Company Time</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -490,207 +490,227 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="114" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8"/>
+      <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="33.81640625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="20.54296875" customWidth="1"/>
+    <col min="1" max="1" width="33.85546875" customWidth="1"/>
+    <col min="2" max="2" width="23.42578125" customWidth="1"/>
+    <col min="3" max="3" width="28.7109375" customWidth="1"/>
+    <col min="4" max="5" width="32.42578125" customWidth="1"/>
+    <col min="6" max="6" width="24.28515625" customWidth="1"/>
+    <col min="8" max="8" width="20.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:8">
       <c r="A2" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>6</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:8">
       <c r="A3" s="5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B3" s="5">
         <v>2</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E3" s="5">
         <v>1</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:8" ht="9" customHeight="1" x14ac:dyDescent="0.35">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="9" customHeight="1">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:8">
       <c r="A5" s="3"/>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="F5" s="3"/>
       <c r="H5" s="2" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:8" x14ac:dyDescent="0.35">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="F6" s="3"/>
       <c r="H6" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:8" x14ac:dyDescent="0.35">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" s="3"/>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="F7" s="3"/>
       <c r="H7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:8">
       <c r="D8" s="3"/>
       <c r="F8" s="3"/>
       <c r="H8" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:8" x14ac:dyDescent="0.35">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
       <c r="H9" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8" x14ac:dyDescent="0.35">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
       <c r="H10" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:8" x14ac:dyDescent="0.35">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
       <c r="H11" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F5:F1048576 F3 C3 C5:C1048576" xr:uid="{07944B9D-DB7F-457B-A741-3FA573217FCC}">
       <formula1>$H$6:$H$11</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25d6ac11-9905-406a-baf8-0ce0647ce831">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c13bada6-21eb-4901-a43a-04dce55083ae" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006CFA57B52757DC4C8FDB920A9E56944D" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="49bae5183a82a41a5220f2a612b49b8d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25d6ac11-9905-406a-baf8-0ce0647ce831" xmlns:ns3="c13bada6-21eb-4901-a43a-04dce55083ae" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="433a90c39c4ef9dcf50d58c010ed9a0f" ns2:_="" ns3:_="">
     <xsd:import namespace="25d6ac11-9905-406a-baf8-0ce0647ce831"/>
     <xsd:import namespace="c13bada6-21eb-4901-a43a-04dce55083ae"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -889,119 +909,68 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB650F8A-4967-41F3-8239-2D6DE81F055E}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB6256E8-36DE-4A20-AF6E-1E8E7E034219}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09D6D07E-D0D5-41A9-9947-40714436C61C}"/>
-</file>
-[...17 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...16 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Estelle Day</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101006CFA57B52757DC4C8FDB920A9E56944D</vt:lpwstr>
   </property>