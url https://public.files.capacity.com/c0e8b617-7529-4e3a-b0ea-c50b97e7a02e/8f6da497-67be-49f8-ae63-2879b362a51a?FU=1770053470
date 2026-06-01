--- v0 (2026-02-06)
+++ v1 (2026-06-01)
@@ -13,56 +13,56 @@
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://atlasadvisory.sharepoint.com/sites/implementations/Shared Documents/00 Project Resources/01 Templates/NetClose/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="55" documentId="13_ncr:1_{B8CA6959-49A7-49B8-A007-48D80403F983}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{18EADD5C-05BC-4E26-AAAD-C463221D4015}"/>
+  <xr:revisionPtr revIDLastSave="58" documentId="13_ncr:1_{B8CA6959-49A7-49B8-A007-48D80403F983}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4D059421-7F91-4163-A1DD-7E4970D2287A}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{7CA0D90B-EAB6-4840-A2A7-7970539ED094}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{7CA0D90B-EAB6-4840-A2A7-7970539ED094}"/>
   </bookViews>
   <sheets>
-    <sheet name="Accounting Procedure" sheetId="1" r:id="rId1"/>
+    <sheet name="Accounting Procedures" sheetId="1" r:id="rId1"/>
     <sheet name="Procedure Steps" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
@@ -1108,69 +1108,69 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D2044A78-D0F6-44D6-A3F9-3E1D46C3258F}">
   <dimension ref="A1:M4"/>
   <sheetViews>
-    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="37.42578125" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="39.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="26.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="25.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.5703125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.85546875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="7.5703125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="15.28515625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="9" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>5</v>
       </c>
@@ -1269,63 +1269,63 @@
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B028AE5C-8ED3-451E-AEE8-B694FAB418F7}">
   <dimension ref="A1:G5"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:A15"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="35.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.7109375" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="12.28515625" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="12.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="29" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="12.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>28</v>
       </c>
     </row>
@@ -1396,56 +1396,58 @@
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25d6ac11-9905-406a-baf8-0ce0647ce831">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c13bada6-21eb-4901-a43a-04dce55083ae" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006CFA57B52757DC4C8FDB920A9E56944D" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="49bae5183a82a41a5220f2a612b49b8d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25d6ac11-9905-406a-baf8-0ce0647ce831" xmlns:ns3="c13bada6-21eb-4901-a43a-04dce55083ae" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="433a90c39c4ef9dcf50d58c010ed9a0f" ns2:_="" ns3:_="">
     <xsd:import namespace="25d6ac11-9905-406a-baf8-0ce0647ce831"/>
     <xsd:import namespace="c13bada6-21eb-4901-a43a-04dce55083ae"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -1648,116 +1650,114 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF257F4B-D43B-468D-96A8-390F4D9403FD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{462CFC65-68DE-4DF3-A67C-B61E12BCDACF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="25d6ac11-9905-406a-baf8-0ce0647ce831"/>
+    <ds:schemaRef ds:uri="c13bada6-21eb-4901-a43a-04dce55083ae"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34310514-B32F-47A4-9000-FDD05AAC1080}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25d6ac11-9905-406a-baf8-0ce0647ce831"/>
     <ds:schemaRef ds:uri="c13bada6-21eb-4901-a43a-04dce55083ae"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{462CFC65-68DE-4DF3-A67C-B61E12BCDACF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF257F4B-D43B-468D-96A8-390F4D9403FD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="c13bada6-21eb-4901-a43a-04dce55083ae"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Accounting Procedure</vt:lpstr>
+      <vt:lpstr>Accounting Procedures</vt:lpstr>
       <vt:lpstr>Procedure Steps</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Omar Khalill</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>