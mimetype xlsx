--- v1 (2026-01-21)
+++ v2 (2026-04-30)
@@ -1,106 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://atlasadvisory.sharepoint.com/sites/implementations/Shared Documents/00 Project Resources/01 Templates/NetCash/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="162" documentId="13_ncr:1_{9684DF60-2537-4A69-BF11-5D4650F3ABC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B0DB977F-0155-4DD8-92CD-3C74947B76C3}"/>
+  <xr:revisionPtr revIDLastSave="194" documentId="13_ncr:1_{9684DF60-2537-4A69-BF11-5D4650F3ABC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{077509D5-6CD2-4A12-A997-D9EF9A81C905}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-5175" windowWidth="29040" windowHeight="15720" xr2:uid="{2D9A9905-386D-49B7-8DE4-0B8726A03BCA}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="23260" windowHeight="14860" activeTab="1" xr2:uid="{2D9A9905-386D-49B7-8DE4-0B8726A03BCA}"/>
   </bookViews>
   <sheets>
     <sheet name="NetCash Users" sheetId="4" r:id="rId1"/>
     <sheet name="Granular Permissions" sheetId="1" r:id="rId2"/>
     <sheet name="Example Roles" sheetId="3" r:id="rId3"/>
     <sheet name="Permission Sets" sheetId="5" state="hidden" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D5" i="3" l="1"/>
   <c r="E5" i="3"/>
   <c r="C5" i="3"/>
   <c r="F5" i="1"/>
   <c r="G5" i="1"/>
   <c r="H5" i="1"/>
   <c r="E5" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="83">
   <si>
     <t>NetCash Users</t>
   </si>
   <si>
     <t>Employee Name as listed in NetSuite</t>
   </si>
   <si>
     <t>Access Level</t>
   </si>
   <si>
     <t>NetCash Permissions</t>
   </si>
   <si>
     <t>Attribute</t>
   </si>
   <si>
     <t>Completed Example</t>
   </si>
   <si>
     <t>Role 1</t>
   </si>
   <si>
     <t>Role 2</t>
   </si>
   <si>
@@ -115,224 +116,182 @@
   <si>
     <t>Role Name</t>
   </si>
   <si>
     <t>Senior Accountant</t>
   </si>
   <si>
     <t>Permission Sublist</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Access</t>
   </si>
   <si>
     <t>Custom Records</t>
   </si>
   <si>
     <t>NetCash Bank Account</t>
   </si>
   <si>
-    <t>Access to custom bank account record that ties into bank institutions. Required on setup, likely only for administrator type activities.</t>
-[...1 lines deleted...]
-  <si>
     <t>View</t>
   </si>
   <si>
     <t>Permission Level Descriptions</t>
-  </si>
-[...1 lines deleted...]
-    <t>Access to bank automation rules. Required on setup.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>None</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - User has no levels of permission</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Access to bank automation rule groups. Required on setup. </t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>View</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - User can view data but cannot change it</t>
     </r>
   </si>
   <si>
     <t>NetCash Bank Institution</t>
   </si>
   <si>
-    <t xml:space="preserve">Access to bank connect and bank insitution record. Required on setup. </t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Create</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - User can view and create records and transactions but cannot edit them</t>
     </r>
   </si>
   <si>
-    <t>Access to see the underlying native bank matching group not available through UI. Acess not necesssary.</t>
-[...1 lines deleted...]
-  <si>
     <t>None</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Edit</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - User can view, create, and edit records and transactions</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Access to review bank to transaction matches. Access allows reviewing of automatched transactions requiring approval, manual transactions, and approved transactions. Required for ongoing bank reconcilations.  </t>
-[...1 lines deleted...]
-  <si>
     <t>Edit</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Full</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - User can view, create, edit, and delete records and transactions</t>
     </r>
   </si>
   <si>
-    <t>Access to see the underlying native bank matching criteria not available through UI. Acess not necesssary.</t>
-[...1 lines deleted...]
-  <si>
     <t>NetCash Bank Transaction</t>
   </si>
   <si>
-    <t xml:space="preserve">Access to see bank transaction records. Required for ongoing bank reconcilations.  </t>
-[...1 lines deleted...]
-  <si>
     <t>NetCash Comment</t>
   </si>
   <si>
-    <t xml:space="preserve">Access to NetCash comments. Required for ongoing bank reconciliations. </t>
-[...1 lines deleted...]
-  <si>
     <t>NetCash Global Settings</t>
   </si>
   <si>
-    <t>Access to update the NetCash global settings.Required on setup, likely only for administrator type activities.</t>
-[...1 lines deleted...]
-  <si>
     <t>NetCash Reconciliation</t>
   </si>
   <si>
-    <t>Acess to the NetCash Reconciliation page.  Required for availability of reporting.</t>
-[...10 lines deleted...]
-  <si>
     <t>NetCash Staff Accountant</t>
   </si>
   <si>
     <t>NetCash Manager</t>
   </si>
   <si>
     <t>NetCash Administrator</t>
   </si>
   <si>
     <t>Full</t>
   </si>
   <si>
     <t>NetClose Roles - Permission Sets</t>
   </si>
   <si>
     <t>NetSuite Role</t>
   </si>
   <si>
     <t>Modules Used</t>
   </si>
   <si>
     <t>User Permission Level</t>
   </si>
   <si>
     <t>Modules</t>
@@ -355,78 +314,132 @@
   <si>
     <t>Amortizations</t>
   </si>
   <si>
     <t>User</t>
   </si>
   <si>
     <t>Accruals</t>
   </si>
   <si>
     <t>Admin User</t>
   </si>
   <si>
     <t>Flux Analysis</t>
   </si>
   <si>
     <t>Controller / Manager</t>
   </si>
   <si>
     <t>NetCash Import</t>
   </si>
   <si>
     <t>NetCash Import Template</t>
   </si>
   <si>
-    <t>Access to NetCash Bank activity import templates.</t>
-[...4 lines deleted...]
-  <si>
     <t>NetCash Match Group</t>
   </si>
   <si>
     <t>NetCash Match Item</t>
   </si>
   <si>
     <t>NetCash Matching Criteria</t>
   </si>
   <si>
     <t>NetCash Transaction Template</t>
   </si>
   <si>
     <t>NetCash Automation Rule</t>
   </si>
   <si>
     <t>NetCash Automation Rule Group</t>
   </si>
   <si>
     <t>NetCash Automation Rule Filter</t>
   </si>
   <si>
     <t>NetCash Transaction Template Line</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grants access to the custom bank account record linked to bank institutions. Typically required during initial setup and primarily used for administrator-level tasks.  </t>
+  </si>
+  <si>
+    <t>Provides access to bank automation rules. Typically required during initial setup.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	Grants access to automation rule groups. Typically required during initial setup.</t>
+  </si>
+  <si>
+    <t>Provides access to the Bank Connect page and the bank institution record. Typically required during initial setup.</t>
+  </si>
+  <si>
+    <t>Allows visibility into the underlying native bank matching group, which isn’t accessible through the UI. Access is generally not necessary.</t>
+  </si>
+  <si>
+    <t>Provides access to review bank-to-transaction matches, including auto-matched transactions requiring approval, manual matches, and approved transactions. Essential for ongoing bank reconciliations.</t>
+  </si>
+  <si>
+    <t>Provides visibility into the underlying native bank matching criteria, which isn’t available through the UI. This access is generally not necessary.</t>
+  </si>
+  <si>
+    <t>Provides access to view bank transaction records. Required for ongoing bank reconciliations.</t>
+  </si>
+  <si>
+    <t>Grants access to NetCash comments. Necessary for ongoing bank reconciliations.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Allows updating of NetCash global settings. Typically required during setup and primarily for administrator-level tasks. To access the Global Settings, a user will also need the Enable Features NetSuite permission. This can be found under Permissions &gt; Setup &gt; Enable Features of each Role in NetSuite. </t>
+  </si>
+  <si>
+    <t>Provides access to the NetCash Reconciliation page. Required for reporting availability.</t>
+  </si>
+  <si>
+    <t>Provides visibility into the underlying native rule filters not accessible through the UI. Access is generally not necessary.</t>
+  </si>
+  <si>
+    <t>Provides visibility into the underlying native rule transaction template not accessible through the UI. Access is generally not necessary.</t>
+  </si>
+  <si>
+    <t>Provides access to the underlying native rule transaction template lines not visible through the UI. Access is generally not necessary.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	Grants access to the NetCash Bank Activity import page for manually uploading bank transactions.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	Provides access to NetCash Bank Activity import templates.</t>
+  </si>
+  <si>
+    <t>NetCash Journal Entry</t>
+  </si>
+  <si>
+    <t>NetCash Transfer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	Provides access to NetCash Journal Entries if using custom transaction types.</t>
+  </si>
+  <si>
+    <t>Provides access to NetCash Transfer Entries if using custom transaction types.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF1A1A1B"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Univers"/>
@@ -536,51 +549,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -781,75 +794,55 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...18 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
@@ -895,79 +888,77 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1237,941 +1228,1005 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5B7F7D05-30F5-447D-9A50-8B91E746E4AD}">
   <dimension ref="A1:B14"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="39.42578125" style="5" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.5703125" style="5"/>
+    <col min="1" max="1" width="39.453125" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="55.26953125" style="5" customWidth="1"/>
+    <col min="3" max="16384" width="8.54296875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:2" ht="19" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A2" s="31" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="31" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A3" s="25"/>
       <c r="B3" s="25"/>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A4" s="25"/>
       <c r="B4" s="25"/>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A5" s="25"/>
       <c r="B5" s="25"/>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A6" s="25"/>
       <c r="B6" s="25"/>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A7" s="25"/>
       <c r="B7" s="25"/>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A8" s="25"/>
       <c r="B8" s="25"/>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A9" s="25"/>
       <c r="B9" s="25"/>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A10" s="25"/>
       <c r="B10" s="25"/>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A11" s="25"/>
       <c r="B11" s="25"/>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A12" s="25"/>
       <c r="B12" s="25"/>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A13" s="25"/>
       <c r="B13" s="25"/>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A14" s="25"/>
       <c r="B14" s="25"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B3:B1048576" xr:uid="{2437CBE5-59D5-46BA-BC28-1642977A737F}">
       <formula1>"Full"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4104CE63-119A-4E6A-8008-B64C82BEFF7C}">
-  <dimension ref="A1:K21"/>
+  <dimension ref="A1:K23"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="E3" sqref="E3"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A9" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="13.42578125" style="5" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="16384" width="8.5703125" style="5"/>
+    <col min="1" max="1" width="13.453125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="29.453125" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="31.7265625" style="5" customWidth="1"/>
+    <col min="4" max="4" width="18.453125" style="5" customWidth="1"/>
+    <col min="5" max="8" width="20.453125" style="5" customWidth="1"/>
+    <col min="9" max="10" width="8.54296875" style="5"/>
+    <col min="11" max="11" width="69.453125" style="5" customWidth="1"/>
+    <col min="12" max="16384" width="8.54296875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:11" ht="19" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A1" s="14" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:11" ht="51" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="52" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="15" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="15" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="15" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="34" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="3" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="10"/>
     </row>
-    <row r="4" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="11"/>
       <c r="B4" s="11"/>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
     </row>
-    <row r="5" spans="1:11" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:11" ht="29.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="18" t="str">
         <f>IF(E3="",E2,E3)</f>
         <v>Role 1</v>
       </c>
       <c r="F5" s="18" t="str">
         <f t="shared" ref="F5:H5" si="0">IF(F3="",F2,F3)</f>
         <v>Role 2</v>
       </c>
       <c r="G5" s="18" t="str">
         <f t="shared" si="0"/>
         <v>Role 3</v>
       </c>
       <c r="H5" s="22" t="str">
         <f t="shared" si="0"/>
         <v>Role 4</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="48" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" ht="57.5" x14ac:dyDescent="0.35">
       <c r="A6" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="35" t="s">
+        <v>63</v>
+      </c>
+      <c r="D6" s="23" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E6" s="12"/>
       <c r="F6" s="12"/>
       <c r="G6" s="12"/>
       <c r="H6" s="13"/>
       <c r="K6" s="32" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      <c r="A7" s="37"/>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="34.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="36"/>
       <c r="B7" s="17" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="C7" s="35" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="D7" s="23" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E7" s="12"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="13"/>
       <c r="K7" s="33" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      <c r="A8" s="37"/>
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="34.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="36"/>
       <c r="B8" s="17" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="C8" s="35" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="D8" s="23" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="13"/>
       <c r="K8" s="33" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      <c r="A9" s="37"/>
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="34.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="36"/>
       <c r="B9" s="17" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C9" s="35" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="D9" s="23" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="13"/>
       <c r="K9" s="33" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      <c r="A10" s="37"/>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="46" x14ac:dyDescent="0.35">
+      <c r="A10" s="36"/>
       <c r="B10" s="17" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="C10" s="35" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="D10" s="23" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="13"/>
       <c r="K10" s="33" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      <c r="A11" s="37"/>
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="69" x14ac:dyDescent="0.35">
+      <c r="A11" s="36"/>
       <c r="B11" s="17" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="C11" s="35" t="s">
-        <v>32</v>
+        <v>68</v>
       </c>
       <c r="D11" s="23" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="13"/>
       <c r="K11" s="33" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      <c r="A12" s="37"/>
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="46" x14ac:dyDescent="0.35">
+      <c r="A12" s="36"/>
       <c r="B12" s="17" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="C12" s="35" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="D12" s="23" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="12"/>
       <c r="H12" s="13"/>
     </row>
-    <row r="13" spans="1:11" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="37"/>
+    <row r="13" spans="1:11" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="36"/>
       <c r="B13" s="17" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="C13" s="35" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="D13" s="23" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="13"/>
     </row>
-    <row r="14" spans="1:11" ht="36" x14ac:dyDescent="0.25">
-      <c r="A14" s="37"/>
+    <row r="14" spans="1:11" ht="34.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="36"/>
       <c r="B14" s="17" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C14" s="35" t="s">
-        <v>39</v>
+        <v>71</v>
       </c>
       <c r="D14" s="23" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="13"/>
     </row>
-    <row r="15" spans="1:11" ht="36" x14ac:dyDescent="0.25">
-      <c r="A15" s="37"/>
+    <row r="15" spans="1:11" ht="92" x14ac:dyDescent="0.35">
+      <c r="A15" s="36"/>
       <c r="B15" s="17" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="C15" s="35" t="s">
-        <v>41</v>
+        <v>72</v>
       </c>
       <c r="D15" s="23" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="13"/>
     </row>
-    <row r="16" spans="1:11" ht="36" x14ac:dyDescent="0.25">
-      <c r="A16" s="37"/>
+    <row r="16" spans="1:11" ht="34.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="36"/>
       <c r="B16" s="17" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="C16" s="35" t="s">
-        <v>43</v>
+        <v>73</v>
       </c>
       <c r="D16" s="23" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="13"/>
     </row>
-    <row r="17" spans="1:8" ht="36" x14ac:dyDescent="0.25">
-      <c r="A17" s="37"/>
+    <row r="17" spans="1:8" ht="34.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="36"/>
       <c r="B17" s="17" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="C17" s="35" t="s">
-        <v>44</v>
+        <v>74</v>
       </c>
       <c r="D17" s="23" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E17" s="12"/>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
       <c r="H17" s="13"/>
     </row>
-    <row r="18" spans="1:8" ht="36" x14ac:dyDescent="0.25">
-      <c r="A18" s="37"/>
+    <row r="18" spans="1:8" ht="46" x14ac:dyDescent="0.35">
+      <c r="A18" s="36"/>
       <c r="B18" s="17" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="C18" s="35" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="D18" s="23" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="13"/>
     </row>
-    <row r="19" spans="1:8" ht="48" x14ac:dyDescent="0.25">
-      <c r="A19" s="37"/>
+    <row r="19" spans="1:8" ht="46" x14ac:dyDescent="0.35">
+      <c r="A19" s="36"/>
       <c r="B19" s="17" t="s">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="C19" s="35" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="D19" s="23" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="13"/>
     </row>
-    <row r="20" spans="1:8" ht="36" x14ac:dyDescent="0.25">
-      <c r="A20" s="37"/>
+    <row r="20" spans="1:8" ht="34.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="36"/>
       <c r="B20" s="17" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="C20" s="35" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="D20" s="23" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="13"/>
     </row>
-    <row r="21" spans="1:8" ht="24" x14ac:dyDescent="0.25">
-      <c r="A21" s="37"/>
+    <row r="21" spans="1:8" ht="23" x14ac:dyDescent="0.35">
+      <c r="A21" s="36"/>
       <c r="B21" s="17" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="C21" s="35" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="D21" s="23" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="13"/>
     </row>
+    <row r="22" spans="1:8" ht="23" x14ac:dyDescent="0.35">
+      <c r="A22" s="36"/>
+      <c r="B22" s="17" t="s">
+        <v>79</v>
+      </c>
+      <c r="C22" s="35" t="s">
+        <v>81</v>
+      </c>
+      <c r="D22" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="12"/>
+      <c r="H22" s="13"/>
+    </row>
+    <row r="23" spans="1:8" ht="23" x14ac:dyDescent="0.35">
+      <c r="A23" s="36"/>
+      <c r="B23" s="17" t="s">
+        <v>80</v>
+      </c>
+      <c r="C23" s="35" t="s">
+        <v>82</v>
+      </c>
+      <c r="D23" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="E23" s="12"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="12"/>
+      <c r="H23" s="13"/>
+    </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A6:A21"/>
+    <mergeCell ref="A6:A23"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6:H21" xr:uid="{7C2AB67C-B09A-48B3-8636-2669412709FC}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6:H23" xr:uid="{7C2AB67C-B09A-48B3-8636-2669412709FC}">
       <formula1>"View, Edit, Full, None, Create"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B7EFB97-B276-4692-B1CA-4749AD3B0D93}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:E21"/>
+  <dimension ref="A1:E23"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="G7" sqref="G7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="13.42578125" style="5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="16384" width="8.5703125" style="5"/>
+    <col min="1" max="1" width="13.453125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="29.453125" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21.36328125" style="5" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.453125" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19.54296875" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="8.54296875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:5" ht="19" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A1" s="14" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="24.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="17" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="9" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="D3" s="9" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E3" s="9" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="11"/>
       <c r="B4" s="11"/>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
     </row>
-    <row r="5" spans="1:5" customFormat="1" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" customFormat="1" ht="29.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="18" t="str">
         <f>IF(C3="",C2,C3)</f>
         <v>NetCash Staff Accountant</v>
       </c>
       <c r="D5" s="18" t="str">
         <f t="shared" ref="D5:E5" si="0">IF(D3="",D2,D3)</f>
         <v>NetCash Manager</v>
       </c>
       <c r="E5" s="22" t="str">
         <f t="shared" si="0"/>
         <v>NetCash Administrator</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="38" t="s">
+    <row r="6" spans="1:5" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D6" s="12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E6" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      <c r="A7" s="38"/>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A7" s="36"/>
       <c r="B7" s="17" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D7" s="24" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E7" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      <c r="A8" s="38"/>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A8" s="36"/>
       <c r="B8" s="17" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D8" s="12" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E8" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      <c r="A9" s="38"/>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A9" s="36"/>
       <c r="B9" s="17" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C9" s="12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D9" s="12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E9" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      <c r="A10" s="38"/>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A10" s="36"/>
       <c r="B10" s="17" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="C10" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="13" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A11" s="36"/>
+      <c r="B11" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" s="13" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A12" s="36"/>
+      <c r="B12" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="13" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A13" s="36"/>
+      <c r="B13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A14" s="36"/>
+      <c r="B14" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="D10" s="12" t="s">
-[...38 lines deleted...]
-      <c r="B13" s="17" t="s">
+      <c r="C14" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="E14" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="C13" s="12" t="s">
-[...25 lines deleted...]
-      <c r="A15" s="38"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A15" s="36"/>
       <c r="B15" s="17" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="C15" s="12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E15" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      <c r="A16" s="38"/>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A16" s="36"/>
       <c r="B16" s="17" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="C16" s="12" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D16" s="12" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E16" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      <c r="A17" s="38"/>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A17" s="36"/>
       <c r="B17" s="17" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="C17" s="12" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D17" s="12" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E17" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      <c r="A18" s="38"/>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A18" s="36"/>
       <c r="B18" s="17" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="C18" s="12" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D18" s="12" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E18" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      <c r="A19" s="38"/>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A19" s="36"/>
       <c r="B19" s="17" t="s">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="C19" s="12" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D19" s="12" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E19" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      <c r="A20" s="38"/>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A20" s="36"/>
       <c r="B20" s="17" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="C20" s="12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D20" s="12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E20" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      <c r="A21" s="38"/>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A21" s="36"/>
       <c r="B21" s="17" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="C21" s="12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D21" s="12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E21" s="13" t="s">
-        <v>50</v>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A22" s="36"/>
+      <c r="B22" s="17" t="s">
+        <v>79</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="D22" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E22" s="13" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A23" s="36"/>
+      <c r="B23" s="17" t="s">
+        <v>80</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" s="13" t="s">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A6:A21"/>
+    <mergeCell ref="A6:A23"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C6:E21" xr:uid="{D350E128-90D0-4EC7-BDBF-153D87E9130E}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C6:E23" xr:uid="{D350E128-90D0-4EC7-BDBF-153D87E9130E}">
       <formula1>"View, Edit, Full, None, Create"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A52B22D9-0822-4878-81CD-C5136E5B11F7}">
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="18.7109375" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="25.42578125" customWidth="1"/>
+    <col min="1" max="1" width="18.7265625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="19.453125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="29.54296875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19.7265625" customWidth="1"/>
+    <col min="6" max="6" width="25.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="5" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:6" s="5" customFormat="1" ht="19" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A1" s="14" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2" s="30" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="E3" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="F3" s="26" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="E4" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="F4" s="27" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="E5" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="F5" s="27" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="E6" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="F6" s="27" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="E7" s="28" t="s">
         <v>51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="29" t="s">
+      <c r="F7" s="28" t="s">
         <v>52</v>
-      </c>
-[...50 lines deleted...]
-        <v>66</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="25d6ac11-9905-406a-baf8-0ce0647ce831">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
@@ -2436,51 +2491,66 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91B66D68-8A4A-4328-A3E1-4DF825FB38BD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c13bada6-21eb-4901-a43a-04dce55083ae"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="25d6ac11-9905-406a-baf8-0ce0647ce831"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0AD94C2-56AA-41F8-BE0C-F80EAE8A2278}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5825BB36-824E-49F9-B7A8-398A411ED734}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5825BB36-824E-49F9-B7A8-398A411ED734}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="25d6ac11-9905-406a-baf8-0ce0647ce831"/>
+    <ds:schemaRef ds:uri="c13bada6-21eb-4901-a43a-04dce55083ae"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>NetCash Users</vt:lpstr>
       <vt:lpstr>Granular Permissions</vt:lpstr>
       <vt:lpstr>Example Roles</vt:lpstr>
       <vt:lpstr>Permission Sets</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>