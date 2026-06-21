--- v2 (2026-04-30)
+++ v3 (2026-06-21)
@@ -1,452 +1,457 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30117"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://atlasadvisory.sharepoint.com/sites/implementations/Shared Documents/00 Project Resources/01 Templates/NetCash/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="194" documentId="13_ncr:1_{9684DF60-2537-4A69-BF11-5D4650F3ABC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{077509D5-6CD2-4A12-A997-D9EF9A81C905}"/>
+  <xr:revisionPtr revIDLastSave="208" documentId="13_ncr:1_{9684DF60-2537-4A69-BF11-5D4650F3ABC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7DD63521-22FA-483F-9BFD-4B3032C2D39D}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="23260" windowHeight="14860" activeTab="1" xr2:uid="{2D9A9905-386D-49B7-8DE4-0B8726A03BCA}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="23260" windowHeight="14860" firstSheet="1" activeTab="1" xr2:uid="{2D9A9905-386D-49B7-8DE4-0B8726A03BCA}"/>
   </bookViews>
   <sheets>
     <sheet name="NetCash Users" sheetId="4" r:id="rId1"/>
     <sheet name="Granular Permissions" sheetId="1" r:id="rId2"/>
     <sheet name="Example Roles" sheetId="3" r:id="rId3"/>
     <sheet name="Permission Sets" sheetId="5" state="hidden" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D5" i="3" l="1"/>
   <c r="E5" i="3"/>
   <c r="C5" i="3"/>
   <c r="F5" i="1"/>
   <c r="G5" i="1"/>
   <c r="H5" i="1"/>
   <c r="E5" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="85">
   <si>
     <t>NetCash Users</t>
   </si>
   <si>
     <t>Employee Name as listed in NetSuite</t>
   </si>
   <si>
     <t>Access Level</t>
   </si>
   <si>
     <t>NetCash Permissions</t>
   </si>
   <si>
     <t>Attribute</t>
   </si>
   <si>
     <t>Completed Example</t>
   </si>
   <si>
-    <t>Role 1</t>
+    <t>Sraff Accountant</t>
   </si>
   <si>
     <t>Role 2</t>
   </si>
   <si>
     <t>Role 3</t>
   </si>
   <si>
     <t>Role 4</t>
   </si>
   <si>
     <t>The purpose of this template is to add NetCash's out of the box permissions to your existing NetSuite roles. Populate cells Row 3 with existing roles in your NetSuite. A list of your NetSuite roles can be found by navigating to NetSuite to Setup --&gt; Users/Roles --&gt; Manage Roles</t>
   </si>
   <si>
     <t>Role Name</t>
   </si>
   <si>
     <t>Senior Accountant</t>
   </si>
   <si>
     <t>Permission Sublist</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Access</t>
   </si>
   <si>
+    <t>Custom Transactions</t>
+  </si>
+  <si>
+    <t>NetCash Journal Entry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	Provides access to NetCash Journal Entries if using custom transaction types.</t>
+  </si>
+  <si>
+    <t>Edit</t>
+  </si>
+  <si>
+    <t>NetCash Transfer</t>
+  </si>
+  <si>
+    <t>Provides access to NetCash Transfer Entries if using custom transaction types.</t>
+  </si>
+  <si>
     <t>Custom Records</t>
   </si>
   <si>
     <t>NetCash Bank Account</t>
   </si>
   <si>
+    <t xml:space="preserve">Grants access to the custom bank account record linked to bank institutions. Typically required during initial setup and primarily used for administrator-level tasks.  </t>
+  </si>
+  <si>
     <t>View</t>
   </si>
   <si>
     <t>Permission Level Descriptions</t>
+  </si>
+  <si>
+    <t>NetCash Automation Rule</t>
+  </si>
+  <si>
+    <t>Provides access to bank automation rules. Typically required during initial setup.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>None</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - User has no levels of permission</t>
     </r>
   </si>
   <si>
+    <t>NetCash Automation Rule Group</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	Grants access to automation rule groups. Typically required during initial setup.</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>View</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - User can view data but cannot change it</t>
     </r>
   </si>
   <si>
     <t>NetCash Bank Institution</t>
   </si>
   <si>
+    <t>Provides access to the Bank Connect page and the bank institution record. Typically required during initial setup.</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Create</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - User can view and create records and transactions but cannot edit them</t>
     </r>
   </si>
   <si>
+    <t>NetCash Match Group</t>
+  </si>
+  <si>
+    <t>Allows visibility into the underlying native bank matching group, which isn’t accessible through the UI. Access is generally not necessary.</t>
+  </si>
+  <si>
     <t>None</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Edit</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - User can view, create, and edit records and transactions</t>
     </r>
   </si>
   <si>
-    <t>Edit</t>
+    <t>NetCash Match Item</t>
+  </si>
+  <si>
+    <t>Provides access to review bank-to-transaction matches, including auto-matched transactions requiring approval, manual matches, and approved transactions. Essential for ongoing bank reconciliations.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Full</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - User can view, create, edit, and delete records and transactions</t>
     </r>
   </si>
   <si>
+    <t>NetCash Matching Criteria</t>
+  </si>
+  <si>
+    <t>Provides visibility into the underlying native bank matching criteria, which isn’t available through the UI. This access is generally not necessary.</t>
+  </si>
+  <si>
     <t>NetCash Bank Transaction</t>
   </si>
   <si>
+    <t>Provides access to view bank transaction records. Required for ongoing bank reconciliations.</t>
+  </si>
+  <si>
     <t>NetCash Comment</t>
   </si>
   <si>
+    <t>Grants access to NetCash comments. Necessary for ongoing bank reconciliations.</t>
+  </si>
+  <si>
     <t>NetCash Global Settings</t>
   </si>
   <si>
+    <t xml:space="preserve">Allows updating of NetCash global settings. Typically required during setup and primarily for administrator-level tasks. To access the Global Settings, a user will also need the Enable Features NetSuite permission. This can be found under Permissions &gt; Setup &gt; Enable Features of each Role in NetSuite. </t>
+  </si>
+  <si>
     <t>NetCash Reconciliation</t>
   </si>
   <si>
+    <t>Provides access to the NetCash Reconciliation page. Required for reporting availability.</t>
+  </si>
+  <si>
+    <t>NetCash Automation Rule Filter</t>
+  </si>
+  <si>
+    <t>Provides visibility into the underlying native rule filters not accessible through the UI. Access is generally not necessary.</t>
+  </si>
+  <si>
+    <t>NetCash Transaction Template</t>
+  </si>
+  <si>
+    <t>Provides visibility into the underlying native rule transaction template not accessible through the UI. Access is generally not necessary.</t>
+  </si>
+  <si>
+    <t>NetCash Transaction Template Line</t>
+  </si>
+  <si>
+    <t>Provides access to the underlying native rule transaction template lines not visible through the UI. Access is generally not necessary.</t>
+  </si>
+  <si>
+    <t>NetCash Import</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	Grants access to the NetCash Bank Activity import page for manually uploading bank transactions.</t>
+  </si>
+  <si>
+    <t>Full</t>
+  </si>
+  <si>
+    <t>NetCash Import Template</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	Provides access to NetCash Bank Activity import templates.</t>
+  </si>
+  <si>
+    <t>Role 1</t>
+  </si>
+  <si>
     <t>NetCash Staff Accountant</t>
   </si>
   <si>
     <t>NetCash Manager</t>
   </si>
   <si>
     <t>NetCash Administrator</t>
   </si>
   <si>
-    <t>Full</t>
-[...1 lines deleted...]
-  <si>
     <t>NetClose Roles - Permission Sets</t>
   </si>
   <si>
     <t>NetSuite Role</t>
   </si>
   <si>
     <t>Modules Used</t>
   </si>
   <si>
     <t>User Permission Level</t>
   </si>
   <si>
     <t>Modules</t>
   </si>
   <si>
     <t>Permission Levels</t>
   </si>
   <si>
     <t>Tasks</t>
   </si>
   <si>
     <t>View Only</t>
   </si>
   <si>
     <t>Reconciliations</t>
   </si>
   <si>
     <t>Task Only User</t>
   </si>
   <si>
     <t>Amortizations</t>
   </si>
   <si>
     <t>User</t>
   </si>
   <si>
     <t>Accruals</t>
   </si>
   <si>
     <t>Admin User</t>
   </si>
   <si>
     <t>Flux Analysis</t>
   </si>
   <si>
     <t>Controller / Manager</t>
-  </si>
-[...88 lines deleted...]
-    <t>Provides access to NetCash Transfer Entries if using custom transaction types.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF1A1A1B"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Univers"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Univers"/>
@@ -498,50 +503,72 @@
       <u/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Univers"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF1A1A1B"/>
+      <name val="Univers"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF1A1A1B"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Univers"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+    </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -549,51 +576,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="18">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -794,55 +821,68 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
@@ -890,119 +930,138 @@
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1064,51 +1123,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1206,1067 +1265,1069 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5B7F7D05-30F5-447D-9A50-8B91E746E4AD}">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+      <selection activeCell="A3" sqref="A3:A14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="39.453125" style="5" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.54296875" style="5"/>
+    <col min="1" max="1" width="39.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="55.28515625" style="5" customWidth="1"/>
+    <col min="3" max="16384" width="8.5703125" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:2" ht="18.95" thickBot="1">
       <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:2">
       <c r="A2" s="31" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="31" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:2">
       <c r="A3" s="25"/>
       <c r="B3" s="25"/>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:2">
       <c r="A4" s="25"/>
       <c r="B4" s="25"/>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:2">
       <c r="A5" s="25"/>
       <c r="B5" s="25"/>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:2">
       <c r="A6" s="25"/>
       <c r="B6" s="25"/>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:2">
       <c r="A7" s="25"/>
       <c r="B7" s="25"/>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:2">
       <c r="A8" s="25"/>
       <c r="B8" s="25"/>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:2">
       <c r="A9" s="25"/>
       <c r="B9" s="25"/>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:2">
       <c r="A10" s="25"/>
       <c r="B10" s="25"/>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:2">
       <c r="A11" s="25"/>
       <c r="B11" s="25"/>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:2">
       <c r="A12" s="25"/>
       <c r="B12" s="25"/>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:2">
       <c r="A13" s="25"/>
       <c r="B13" s="25"/>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:2">
       <c r="A14" s="25"/>
       <c r="B14" s="25"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B3:B1048576" xr:uid="{2437CBE5-59D5-46BA-BC28-1642977A737F}">
       <formula1>"Full"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4104CE63-119A-4E6A-8008-B64C82BEFF7C}">
-  <dimension ref="A1:K23"/>
+  <dimension ref="A1:K25"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A9" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A3" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="E7" sqref="E7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="13.453125" style="5" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="16384" width="8.54296875" style="5"/>
+    <col min="1" max="1" width="13.42578125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="29.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="31.7109375" style="5" customWidth="1"/>
+    <col min="4" max="4" width="18.42578125" style="5" customWidth="1"/>
+    <col min="5" max="8" width="20.42578125" style="5" customWidth="1"/>
+    <col min="9" max="10" width="8.5703125" style="5"/>
+    <col min="11" max="11" width="69.42578125" style="5" customWidth="1"/>
+    <col min="12" max="16384" width="8.5703125" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:11" ht="18.95" thickBot="1">
       <c r="A1" s="14" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:11" ht="52" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:11" ht="51">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="15" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="15" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="15" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="16" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="34" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="3" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:11" ht="15" thickBot="1">
       <c r="A3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="10"/>
     </row>
-    <row r="4" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:11" ht="15" thickBot="1">
       <c r="A4" s="11"/>
       <c r="B4" s="11"/>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
     </row>
-    <row r="5" spans="1:11" ht="29.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:11" ht="29.45" thickBot="1">
       <c r="A5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="18" t="str">
         <f>IF(E3="",E2,E3)</f>
-        <v>Role 1</v>
+        <v>Sraff Accountant</v>
       </c>
       <c r="F5" s="18" t="str">
         <f t="shared" ref="F5:H5" si="0">IF(F3="",F2,F3)</f>
         <v>Role 2</v>
       </c>
       <c r="G5" s="18" t="str">
         <f t="shared" si="0"/>
         <v>Role 3</v>
       </c>
       <c r="H5" s="22" t="str">
         <f t="shared" si="0"/>
         <v>Role 4</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="57.5" x14ac:dyDescent="0.35">
-      <c r="A6" s="36" t="s">
+    <row r="6" spans="1:11" ht="33">
+      <c r="A6" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="17" t="s">
+      <c r="B6" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="C6" s="35" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="23" t="s">
+      <c r="C6" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="E6" s="12"/>
-[...3 lines deleted...]
-      <c r="K6" s="32" t="s">
+      <c r="D6" s="38" t="s">
         <v>20</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="K7" s="33" t="s">
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="42"/>
+    </row>
+    <row r="7" spans="1:11" ht="33">
+      <c r="A7" s="43"/>
+      <c r="B7" s="44" t="s">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="36"/>
+      <c r="C7" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" s="39"/>
+      <c r="F7" s="39"/>
+      <c r="G7" s="39"/>
+      <c r="H7" s="40"/>
+      <c r="I7" s="41"/>
+      <c r="J7" s="41"/>
+      <c r="K7" s="42"/>
+    </row>
+    <row r="8" spans="1:11" ht="57.6">
+      <c r="A8" s="45" t="s">
+        <v>23</v>
+      </c>
       <c r="B8" s="17" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="C8" s="35" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="D8" s="23" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="13"/>
-      <c r="K8" s="33" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:11" ht="34.5" x14ac:dyDescent="0.35">
+      <c r="K8" s="32" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="34.5">
       <c r="A9" s="36"/>
       <c r="B9" s="17" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C9" s="35" t="s">
-        <v>66</v>
+        <v>29</v>
       </c>
       <c r="D9" s="23" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="13"/>
       <c r="K9" s="33" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="46" x14ac:dyDescent="0.35">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="34.5">
       <c r="A10" s="36"/>
       <c r="B10" s="17" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="C10" s="35" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="D10" s="23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="13"/>
       <c r="K10" s="33" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" ht="69" x14ac:dyDescent="0.35">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="34.5">
       <c r="A11" s="36"/>
       <c r="B11" s="17" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="C11" s="35" t="s">
-        <v>68</v>
+        <v>35</v>
       </c>
       <c r="D11" s="23" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="13"/>
       <c r="K11" s="33" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" ht="46" x14ac:dyDescent="0.35">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="45.95">
       <c r="A12" s="36"/>
       <c r="B12" s="17" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="C12" s="35" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="D12" s="23" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="12"/>
       <c r="H12" s="13"/>
-    </row>
-    <row r="13" spans="1:11" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="K12" s="33" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="69">
       <c r="A13" s="36"/>
       <c r="B13" s="17" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="C13" s="35" t="s">
-        <v>70</v>
+        <v>42</v>
       </c>
       <c r="D13" s="23" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="13"/>
-    </row>
-    <row r="14" spans="1:11" ht="34.5" x14ac:dyDescent="0.35">
+      <c r="K13" s="33" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="45.95">
       <c r="A14" s="36"/>
       <c r="B14" s="17" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="C14" s="35" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="D14" s="23" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="13"/>
     </row>
-    <row r="15" spans="1:11" ht="92" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:11" ht="33" customHeight="1">
       <c r="A15" s="36"/>
       <c r="B15" s="17" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="C15" s="35" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="D15" s="23" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="13"/>
     </row>
-    <row r="16" spans="1:11" ht="34.5" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:11" ht="34.5">
       <c r="A16" s="36"/>
       <c r="B16" s="17" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="C16" s="35" t="s">
-        <v>73</v>
+        <v>49</v>
       </c>
       <c r="D16" s="23" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="13"/>
     </row>
-    <row r="17" spans="1:8" ht="34.5" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:8" ht="92.1">
       <c r="A17" s="36"/>
       <c r="B17" s="17" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="C17" s="35" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="D17" s="23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E17" s="12"/>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
       <c r="H17" s="13"/>
     </row>
-    <row r="18" spans="1:8" ht="46" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:8" ht="34.5">
       <c r="A18" s="36"/>
       <c r="B18" s="17" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="C18" s="35" t="s">
-        <v>75</v>
+        <v>53</v>
       </c>
       <c r="D18" s="23" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="13"/>
     </row>
-    <row r="19" spans="1:8" ht="46" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:8" ht="34.5">
       <c r="A19" s="36"/>
       <c r="B19" s="17" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="C19" s="35" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="D19" s="23" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="13"/>
     </row>
-    <row r="20" spans="1:8" ht="34.5" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:8" ht="45.95">
       <c r="A20" s="36"/>
       <c r="B20" s="17" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C20" s="35" t="s">
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="D20" s="23" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="13"/>
     </row>
-    <row r="21" spans="1:8" ht="23" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:8" ht="45.95">
       <c r="A21" s="36"/>
       <c r="B21" s="17" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C21" s="35" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="D21" s="23" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="13"/>
     </row>
-    <row r="22" spans="1:8" ht="23" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:8" ht="34.5">
       <c r="A22" s="36"/>
       <c r="B22" s="17" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="C22" s="35" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="D22" s="23" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="13"/>
     </row>
-    <row r="23" spans="1:8" ht="23" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:8" ht="23.1">
       <c r="A23" s="36"/>
       <c r="B23" s="17" t="s">
-        <v>80</v>
+        <v>63</v>
       </c>
       <c r="C23" s="35" t="s">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="D23" s="23" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="13"/>
     </row>
+    <row r="24" spans="1:8" ht="15"/>
+    <row r="25" spans="1:8" ht="15"/>
   </sheetData>
-  <mergeCells count="1">
-    <mergeCell ref="A6:A23"/>
+  <mergeCells count="2">
+    <mergeCell ref="A8:A23"/>
+    <mergeCell ref="A6:A7"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6:H23" xr:uid="{7C2AB67C-B09A-48B3-8636-2669412709FC}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D8:H23" xr:uid="{7C2AB67C-B09A-48B3-8636-2669412709FC}">
       <formula1>"View, Edit, Full, None, Create"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B7EFB97-B276-4692-B1CA-4749AD3B0D93}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:E23"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="G7" sqref="G7"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="13.453125" style="5" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="8.54296875" style="5"/>
+    <col min="1" max="1" width="13.42578125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="29.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="8.5703125" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:5" ht="18.95" thickBot="1">
       <c r="A1" s="14" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="15" t="s">
-        <v>6</v>
+        <v>65</v>
       </c>
       <c r="D2" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:5" ht="15" thickBot="1">
       <c r="A3" s="17" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="9" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="D3" s="9" t="s">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="E3" s="9" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="15" thickBot="1">
       <c r="A4" s="11"/>
       <c r="B4" s="11"/>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
     </row>
-    <row r="5" spans="1:5" customFormat="1" ht="29.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:5" customFormat="1" ht="29.45" thickBot="1">
       <c r="A5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="18" t="str">
         <f>IF(C3="",C2,C3)</f>
         <v>NetCash Staff Accountant</v>
       </c>
       <c r="D5" s="18" t="str">
         <f t="shared" ref="D5:E5" si="0">IF(D3="",D2,D3)</f>
         <v>NetCash Manager</v>
       </c>
       <c r="E5" s="22" t="str">
         <f t="shared" si="0"/>
         <v>NetCash Administrator</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:5" ht="14.45" customHeight="1">
       <c r="A6" s="36" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="B6" s="17" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D6" s="12" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E6" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
       <c r="A7" s="36"/>
       <c r="B7" s="17" t="s">
-        <v>59</v>
+        <v>28</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D7" s="24" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E7" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
       <c r="A8" s="36"/>
       <c r="B8" s="17" t="s">
-        <v>60</v>
+        <v>31</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D8" s="12" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E8" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
       <c r="A9" s="36"/>
       <c r="B9" s="17" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="C9" s="12" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D9" s="12" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E9" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
       <c r="A10" s="36"/>
       <c r="B10" s="17" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="D10" s="12" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="E10" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
       <c r="A11" s="36"/>
       <c r="B11" s="17" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="C11" s="12" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D11" s="12" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E11" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
       <c r="A12" s="36"/>
       <c r="B12" s="17" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="C12" s="12" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="D12" s="12" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="E12" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
       <c r="A13" s="36"/>
       <c r="B13" s="17" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="C13" s="12" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D13" s="12" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E13" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
       <c r="A14" s="36"/>
       <c r="B14" s="17" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="C14" s="12" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D14" s="12" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E14" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
       <c r="A15" s="36"/>
       <c r="B15" s="17" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="C15" s="12" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D15" s="12" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E15" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
       <c r="A16" s="36"/>
       <c r="B16" s="17" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="C16" s="12" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D16" s="12" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E16" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="36"/>
       <c r="B17" s="17" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="C17" s="12" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="D17" s="12" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="E17" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="36"/>
       <c r="B18" s="17" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C18" s="12" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="D18" s="12" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="E18" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="36"/>
       <c r="B19" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E19" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="C19" s="12" t="s">
-[...9 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="36"/>
       <c r="B20" s="17" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="C20" s="12" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D20" s="12" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E20" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="36"/>
       <c r="B21" s="17" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="C21" s="12" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D21" s="12" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E21" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="36"/>
       <c r="B22" s="17" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="C22" s="12" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D22" s="12" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E22" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="36"/>
       <c r="B23" s="17" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="C23" s="12" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D23" s="12" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E23" s="13" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A6:A23"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C6:E23" xr:uid="{D350E128-90D0-4EC7-BDBF-153D87E9130E}">
       <formula1>"View, Edit, Full, None, Create"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A52B22D9-0822-4878-81CD-C5136E5B11F7}">
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="18.7265625" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="25.453125" customWidth="1"/>
+    <col min="1" max="1" width="18.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="19.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="29.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19.7109375" customWidth="1"/>
+    <col min="6" max="6" width="25.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="5" customFormat="1" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:6" s="5" customFormat="1" ht="18.95" thickBot="1">
       <c r="A1" s="14" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6" ht="18.5" x14ac:dyDescent="0.35">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="18.600000000000001">
       <c r="A2" s="29" t="s">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="B2" s="29" t="s">
-        <v>39</v>
+        <v>71</v>
       </c>
       <c r="C2" s="29" t="s">
-        <v>40</v>
+        <v>72</v>
       </c>
       <c r="E2" s="30" t="s">
-        <v>41</v>
+        <v>73</v>
       </c>
       <c r="F2" s="30" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
       <c r="E3" s="26" t="s">
-        <v>43</v>
+        <v>75</v>
       </c>
       <c r="F3" s="26" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
       <c r="E4" s="27" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="F4" s="27" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
       <c r="E5" s="27" t="s">
-        <v>47</v>
+        <v>79</v>
       </c>
       <c r="F5" s="27" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
       <c r="E6" s="27" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="F6" s="27" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="E7" s="28" t="s">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="F7" s="28" t="s">
-        <v>52</v>
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="25d6ac11-9905-406a-baf8-0ce0647ce831">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="c13bada6-21eb-4901-a43a-04dce55083ae" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006CFA57B52757DC4C8FDB920A9E56944D" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="49bae5183a82a41a5220f2a612b49b8d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25d6ac11-9905-406a-baf8-0ce0647ce831" xmlns:ns3="c13bada6-21eb-4901-a43a-04dce55083ae" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="433a90c39c4ef9dcf50d58c010ed9a0f" ns2:_="" ns3:_="">
     <xsd:import namespace="25d6ac11-9905-406a-baf8-0ce0647ce831"/>
     <xsd:import namespace="c13bada6-21eb-4901-a43a-04dce55083ae"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -2465,123 +2526,77 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91B66D68-8A4A-4328-A3E1-4DF825FB38BD}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91B66D68-8A4A-4328-A3E1-4DF825FB38BD}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0AD94C2-56AA-41F8-BE0C-F80EAE8A2278}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5825BB36-824E-49F9-B7A8-398A411ED734}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5825BB36-824E-49F9-B7A8-398A411ED734}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0AD94C2-56AA-41F8-BE0C-F80EAE8A2278}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...19 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>donal</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101006CFA57B52757DC4C8FDB920A9E56944D</vt:lpwstr>
   </property>