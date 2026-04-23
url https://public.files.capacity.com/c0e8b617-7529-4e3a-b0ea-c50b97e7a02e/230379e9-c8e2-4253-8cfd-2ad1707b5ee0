--- v1 (2026-02-26)
+++ v2 (2026-04-23)
@@ -1,486 +1,669 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://atlasadvisory.sharepoint.com/sites/implementations/Shared Documents/00 Project Resources/01 Templates/NetClose/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="53" documentId="8_{ED58AA3B-DCC8-4924-A06F-50325CCB99DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4CDFC149-36E5-4EBF-B26F-A24B3A3D1A5E}"/>
+  <xr:revisionPtr revIDLastSave="298" documentId="8_{ED58AA3B-DCC8-4924-A06F-50325CCB99DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4E557ACE-D7BF-4DAC-8A0C-E9A3979A586A}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="34440" yWindow="-8055" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Account Grouping Template" sheetId="5" r:id="rId1"/>
     <sheet name="GL Account Mapping" sheetId="6" r:id="rId2"/>
     <sheet name="lists" sheetId="8" state="hidden" r:id="rId3"/>
     <sheet name="Child Account Groupings" sheetId="7" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>cparks</author>
   </authors>
   <commentList>
-    <comment ref="C1" authorId="0" shapeId="0" xr:uid="{50B5137B-A315-4739-BB73-1DE3210FF018}">
+    <comment ref="B3" authorId="0" shapeId="0" xr:uid="{BA9501D2-D937-4399-8F7E-583C0EE46CE7}">
       <text>
-        <r>
-[...8 lines deleted...]
-        </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t xml:space="preserve">
-Should include ALL GL accounts, even if some accounts are non-reconciling. In that case, please map those accounts to a Non-Reconciling grouping or Unreconciled Accounts grouping. </t>
+          <t>Prerequisite: this individual must already be a "Full" NetClose User on their employee record.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="F3" authorId="0" shapeId="0" xr:uid="{298FBC58-17E1-4734-8487-933D4BAF1421}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Prerequisite: this individual must already be a "Full" NetClose User on their employee record.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="AB3" authorId="0" shapeId="0" xr:uid="{9D1987F9-30DB-48F6-9100-1766E00C7B98}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>NetClose offers pre-built reconciliation searches out of the box for Accounts Payable, Accounts Receivable, and NetClose Amortization. Additional setup required on account grouping record (once uploaded) to select Allowed Transaction Types.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="AC3" authorId="0" shapeId="0" xr:uid="{C98B71E4-5710-4D91-963E-4962322BF9BD}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Indicate Yes/No here if planning to auto-reconcile to subledger via NetSuite saved search. Additional setup required on account grouping record (once uploaded). </t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>cparks</author>
+  </authors>
+  <commentList>
+    <comment ref="C1" authorId="0" shapeId="0" xr:uid="{50B5137B-A315-4739-BB73-1DE3210FF018}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>Should include ALL GL accounts, even if some accounts are non-reconciling. In that case, please map those accounts to a Non-Reconciled Accounts grouping.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E1" authorId="0" shapeId="0" xr:uid="{161A9177-E54C-4D9F-BFA0-03B83575493B}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>Prerequisite: this individual must already be a "Full" NetClose User on their employee record.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G1" authorId="0" shapeId="0" xr:uid="{03DF6918-964C-40B8-A6A6-CAEF3311000D}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Prerequisite: this individual must already be a "Full" NetClose User on their employee record.
+</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>Katie Liddell</author>
+    <author>cparks</author>
+  </authors>
+  <commentList>
+    <comment ref="B3" authorId="0" shapeId="0" xr:uid="{159A39A4-635C-4A70-B6DB-9A1A835C087B}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="11"/>
+            <color theme="1"/>
+            <rFont val="Calibri"/>
+            <family val="2"/>
+            <scheme val="minor"/>
+          </rPr>
+          <t>Please note: If segregating Child Groupings by Segment, then the following fields must be populated on the Parent Grouping: Segregate by Segment, Segment.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E3" authorId="1" shapeId="0" xr:uid="{2DBC4488-014A-4A73-8DAA-5BB71A83D2DE}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Prerequisite: this individual must already be a "Full" NetClose User on their employee record.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I3" authorId="1" shapeId="0" xr:uid="{68082E13-CF73-4213-9DBF-3C28CCE58686}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>Prerequisite: this individual must already be a "Full" NetClose User on their employee record.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="AB3" authorId="1" shapeId="0" xr:uid="{EC5119D3-58AB-4D1E-891B-32B714E0B2D6}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>NetClose offers pre-built reconciliation searches out of the box for Accounts Payable, Accounts Receivable, and NetClose Amortization. Additional setup required on account grouping record (once uploaded) to select Allowed Transaction Types.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="AC3" authorId="1" shapeId="0" xr:uid="{8447FAB6-8177-4002-A25E-D7720C9F7F20}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Indicate Yes/No here if planning to auto-reconcile to subledger via NetSuite saved search. Additional setup required on account grouping record (once uploaded). </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="125">
+  <si>
+    <t>For more information on setting up Account Groupings, please see the following article:</t>
+  </si>
   <si>
     <t>Account Grouping Basic Configuration | Support Site</t>
   </si>
   <si>
     <t>Primary Information</t>
   </si>
   <si>
     <t>General Auto-Reconciliation Rules</t>
   </si>
   <si>
     <t>Saved Search Auto-Reconciliation</t>
   </si>
   <si>
     <t>Auto-Reconciliation Thresholds</t>
   </si>
   <si>
+    <t>Multi Book</t>
+  </si>
+  <si>
     <t>Name</t>
   </si>
   <si>
+    <t>Preparer Name</t>
+  </si>
+  <si>
+    <t>Preparer Internal ID</t>
+  </si>
+  <si>
+    <t>Preparer Due Date (Relative)</t>
+  </si>
+  <si>
+    <t>Preparer Due Date (Absolute)</t>
+  </si>
+  <si>
+    <t>Reviewer Name</t>
+  </si>
+  <si>
+    <t>Reviewer Internal ID</t>
+  </si>
+  <si>
+    <t>Reviewer Due Date (Relative)</t>
+  </si>
+  <si>
+    <t>Reviewer Due Date (Absolute)</t>
+  </si>
+  <si>
+    <t>Reviewer Due Date Offset (Relative)</t>
+  </si>
+  <si>
+    <t>Reviewer Due Date Offset (Absolute)</t>
+  </si>
+  <si>
+    <t>Natural Balance</t>
+  </si>
+  <si>
+    <t>Segregate by Subsidiary</t>
+  </si>
+  <si>
+    <t>Segregate by Account</t>
+  </si>
+  <si>
+    <t>Segregate By Segment</t>
+  </si>
+  <si>
+    <t>Segment</t>
+  </si>
+  <si>
     <t>Risk Level</t>
   </si>
   <si>
-    <t>Natural Balance</t>
-[...4 lines deleted...]
-  <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Frequency</t>
   </si>
   <si>
+    <t>Method</t>
+  </si>
+  <si>
     <t>Do Not Generate Ever</t>
   </si>
   <si>
     <t>Always Auto-Reconcile</t>
   </si>
   <si>
     <t>GL Balance Has Not Changed and No Activity</t>
   </si>
   <si>
     <t>Balances Zero and No Activity in Period</t>
   </si>
   <si>
+    <t>Do Not Generate When No Balance and No Activity</t>
+  </si>
+  <si>
     <t>Reconciliation Items Match</t>
   </si>
   <si>
     <t>Maximum Months Before Manual Review</t>
   </si>
   <si>
-    <t>Subledger Within NetSuite; Agrees to Search</t>
-[...8 lines deleted...]
-    <t>Search Date Field Internal ID</t>
+    <t>Auto-Reconciliation Module</t>
+  </si>
+  <si>
+    <t>Subledger Within NetSuite - Saved Search</t>
+  </si>
+  <si>
+    <t>Rule Group Balance Less than Threshold</t>
+  </si>
+  <si>
+    <t>Account Balance Threshold</t>
+  </si>
+  <si>
+    <t>Rule Group Total Activity Less than Threshold</t>
+  </si>
+  <si>
+    <t>Total Activity Threshold</t>
+  </si>
+  <si>
+    <t>Rule Group Balance and Total Activity Less than Threshold</t>
+  </si>
+  <si>
+    <t>Reconciliation Submission Threshold</t>
+  </si>
+  <si>
+    <t>Reconciliation Submission Threshold Percent</t>
+  </si>
+  <si>
+    <t>Additional Accounting Book</t>
   </si>
   <si>
     <t>Required</t>
   </si>
   <si>
     <t>Optional</t>
   </si>
   <si>
-    <t>Required if Subledger within NetSuite is checked</t>
+    <t>Required if using a Preparer</t>
+  </si>
+  <si>
+    <t>Required if using a Reviewer</t>
+  </si>
+  <si>
+    <t>Required if segregating by segment</t>
   </si>
   <si>
     <t>Text</t>
   </si>
   <si>
     <t>Employee Name</t>
   </si>
   <si>
     <t>NetSuite Internal ID</t>
   </si>
   <si>
+    <t>Number</t>
+  </si>
+  <si>
+    <t>Debit / Credit</t>
+  </si>
+  <si>
+    <t>Yes / No</t>
+  </si>
+  <si>
+    <t>Choose from Segment List</t>
+  </si>
+  <si>
     <t>Low, Medium, High</t>
   </si>
   <si>
-    <t>Debit / Credit</t>
-[...10 lines deleted...]
-  <si>
     <t>Monthly / Quarterly / Annually</t>
   </si>
   <si>
     <t>Ending Balance, Activity</t>
   </si>
   <si>
     <t>Yes/No</t>
   </si>
   <si>
     <t>Integer</t>
   </si>
   <si>
-    <t>Saved Search Name</t>
+    <t>Select from List</t>
+  </si>
+  <si>
+    <t>Amount</t>
+  </si>
+  <si>
+    <t>Choose from Accounting Book List</t>
+  </si>
+  <si>
+    <t>Accounts Payable - Trade</t>
+  </si>
+  <si>
+    <t>John Smith</t>
+  </si>
+  <si>
+    <t>Jessica Brown</t>
+  </si>
+  <si>
+    <t>Credit</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Department</t>
+  </si>
+  <si>
+    <t>Medium</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Monthly</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ending Balance  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yes </t>
+  </si>
+  <si>
+    <t>Accounts Payable</t>
+  </si>
+  <si>
+    <t>Secondary Accounting Book</t>
+  </si>
+  <si>
+    <t>Cash &amp; Cash Equivalents</t>
+  </si>
+  <si>
+    <t>Accounts Receivables</t>
+  </si>
+  <si>
+    <t>Other Assets</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>Income</t>
+  </si>
+  <si>
+    <t>Cost of Goods Sold</t>
+  </si>
+  <si>
+    <t>Other Income</t>
+  </si>
+  <si>
+    <t>Other Expenses</t>
+  </si>
+  <si>
+    <t>Other Current Assets</t>
+  </si>
+  <si>
+    <t>Fixed Assets</t>
+  </si>
+  <si>
+    <t>Credit Cards</t>
+  </si>
+  <si>
+    <t>Long Term Liabilities</t>
+  </si>
+  <si>
+    <t>Deferred Expenses</t>
+  </si>
+  <si>
+    <t>Other Current Liabilities</t>
+  </si>
+  <si>
+    <t>Expenses</t>
+  </si>
+  <si>
+    <t>Non-Reconciled Accounts</t>
   </si>
   <si>
     <t>Internal ID</t>
   </si>
   <si>
-    <t>Amount</t>
-[...46 lines deleted...]
-  <si>
     <t>GL Account Number</t>
   </si>
   <si>
     <t>GL Account Name</t>
   </si>
   <si>
-    <t>Account Grouping Name</t>
+    <t>NetClose Account Grouping</t>
+  </si>
+  <si>
+    <t>Override Preparer</t>
+  </si>
+  <si>
+    <t>Override Preparer Internal ID</t>
+  </si>
+  <si>
+    <t>Override Reviewer</t>
+  </si>
+  <si>
+    <t>Override Reviewer Internal ID</t>
+  </si>
+  <si>
+    <t>Required if using an Override Preparer</t>
+  </si>
+  <si>
+    <t>Required if using an Override Reviewer</t>
   </si>
   <si>
     <t>Accounts Payable Trade</t>
   </si>
   <si>
-    <t>Method</t>
+    <t>NetClose Full User</t>
   </si>
   <si>
     <t>Months before manual review</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Debit</t>
   </si>
   <si>
     <t>Ending Balance</t>
   </si>
   <si>
     <t>Quarterly</t>
   </si>
   <si>
     <t>Activity</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Annually</t>
   </si>
   <si>
     <t>For more information on the use case for Child Groupings, see the article linked at right:</t>
   </si>
   <si>
     <t>Account Grouping Subsidiary Configuration | Support Site (netgain.tech)</t>
   </si>
   <si>
     <t>Child Group Information</t>
   </si>
   <si>
+    <t>Parent Rule</t>
+  </si>
+  <si>
+    <t>Applied to Subsidiary(s) or Segment(s)</t>
+  </si>
+  <si>
+    <t>Consolidate To</t>
+  </si>
+  <si>
+    <t>Debit/Credit</t>
+  </si>
+  <si>
+    <t>Number or Percent</t>
+  </si>
+  <si>
     <t>1 | 3</t>
   </si>
   <si>
     <t>Accounts Payable - Trade - US/UK</t>
   </si>
   <si>
     <t>Jane Smith</t>
-  </si>
-[...130 lines deleted...]
-    <t>Override Preparer</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -599,72 +782,65 @@
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="48">
+  <fills count="47">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -880,57 +1056,51 @@
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF00FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFECB2F4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.39997558519241921"/>
-[...5 lines deleted...]
-        <fgColor theme="5" tint="0.79998168889431442"/>
+        <fgColor rgb="FFD9E1F2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -1062,127 +1232,126 @@
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="18" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="37" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="40" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="38" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="42" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="43" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="45" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="40" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="43" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="40" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="43" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="43"/>
-    <xf numFmtId="0" fontId="0" fillId="40" borderId="0" xfId="0" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="41" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="46" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="36" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="39" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="41" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="44" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="46" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="44">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
@@ -1190,50 +1359,55 @@
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Bad" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Calculation" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Check Cell" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Explanatory Text" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Hyperlink" xfId="43" builtinId="8"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="42" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFD9E1F2"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1501,2378 +1675,2929 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/625735/account-grouping-basic-configuration" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/625735/account-grouping-basic-configuration" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/791469/account-grouping-subsidiary-configuration" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/791469/account-grouping-subsidiary-configuration" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
-  <dimension ref="A1:AG24"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <dimension ref="A1:AK24"/>
   <sheetViews>
-    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7:XFD7"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="O1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="S1" sqref="S1:S1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="49.42578125" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="29" max="33" width="23.140625" customWidth="1"/>
+    <col min="1" max="1" width="49.453125" customWidth="1"/>
+    <col min="2" max="2" width="14.1796875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20.7265625" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="11.1796875" customWidth="1"/>
+    <col min="6" max="7" width="29.54296875" customWidth="1"/>
+    <col min="8" max="12" width="11.1796875" customWidth="1"/>
+    <col min="13" max="13" width="19.54296875" customWidth="1"/>
+    <col min="14" max="14" width="18.1796875" customWidth="1"/>
+    <col min="15" max="16" width="26.453125" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="14.81640625" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.1796875"/>
+    <col min="19" max="21" width="23.81640625" customWidth="1"/>
+    <col min="22" max="22" width="17.453125" customWidth="1" outlineLevel="1"/>
+    <col min="23" max="23" width="19.26953125" customWidth="1" outlineLevel="1"/>
+    <col min="24" max="25" width="18.7265625" customWidth="1" outlineLevel="1"/>
+    <col min="26" max="26" width="18.1796875" customWidth="1" outlineLevel="1"/>
+    <col min="27" max="27" width="16.81640625" customWidth="1" outlineLevel="1"/>
+    <col min="28" max="28" width="43.7265625" customWidth="1"/>
+    <col min="29" max="29" width="18.54296875" customWidth="1"/>
+    <col min="30" max="34" width="23.1796875" customWidth="1" outlineLevel="1"/>
+    <col min="35" max="36" width="13.81640625" customWidth="1" outlineLevel="1"/>
+    <col min="37" max="37" width="26.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" s="12" customFormat="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="D1" s="19" t="s">
+    <row r="1" spans="1:37" s="12" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="2" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="D1" s="18" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:37" x14ac:dyDescent="0.35">
       <c r="A2" s="27" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
       <c r="N2" s="27"/>
-      <c r="O2" s="24" t="s">
-[...5 lines deleted...]
-      <c r="S2" s="24"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="24" t="s">
+        <v>3</v>
+      </c>
       <c r="T2" s="24"/>
       <c r="U2" s="24"/>
       <c r="V2" s="24"/>
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
-      <c r="Y2" s="25" t="s">
-[...5 lines deleted...]
-      <c r="AC2" s="26" t="s">
+      <c r="Y2" s="24"/>
+      <c r="Z2" s="24"/>
+      <c r="AA2" s="24"/>
+      <c r="AB2" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="AD2" s="26"/>
+      <c r="AC2" s="25"/>
+      <c r="AD2" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="AE2" s="26"/>
       <c r="AF2" s="26"/>
       <c r="AG2" s="26"/>
-    </row>
-    <row r="3" spans="1:33" s="9" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="AH2" s="26"/>
+      <c r="AI2" s="21"/>
+      <c r="AJ2" s="21"/>
+      <c r="AK2" s="22" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:37" s="9" customFormat="1" ht="58" x14ac:dyDescent="0.35">
       <c r="A3" s="3" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>110</v>
+        <v>8</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>112</v>
+        <v>10</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>113</v>
+        <v>11</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>99</v>
+        <v>13</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
       <c r="I3" s="3" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="J3" s="3" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="K3" s="3" t="s">
-        <v>75</v>
+        <v>17</v>
       </c>
       <c r="L3" s="3" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="M3" s="3" t="s">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="N3" s="3" t="s">
-        <v>9</v>
-[...4 lines deleted...]
-      <c r="P3" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="O3" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="P3" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q3" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="R3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="S3" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="T3" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="U3" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V3" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="W3" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="X3" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y3" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z3" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA3" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB3" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="AC3" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="AD3" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="AE3" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF3" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AG3" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="AH3" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="AI3" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="AJ3" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK3" s="3" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37" s="8" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C4" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="G4" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="K4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="L4" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="M4" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="N4" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="O4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="P4" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="R4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="S4" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="T4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="U4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="V4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="W4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="X4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="Y4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="Z4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="AA4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="AC4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="AD4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="AE4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="AF4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="AG4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="AH4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="AJ4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="AK4" s="7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37" s="8" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="M5" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="N5" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="O5" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="P5" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q5" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="R5" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="S5" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="T5" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="Q3" s="5" t="s">
-[...212 lines deleted...]
-      </c>
       <c r="U5" s="1" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="V5" s="1" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="W5" s="1" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="X5" s="1" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="Y5" s="1" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="Z5" s="1" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="AA5" s="1" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="AB5" s="1" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="AC5" s="1" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="AD5" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="AE5" s="1" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="AF5" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="AG5" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:33" s="12" customFormat="1" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+      <c r="AH5" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="AI5" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="AJ5" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="AK5" s="1" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" s="12" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A6" s="13" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="B6" s="13" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="C6" s="13">
         <v>6</v>
       </c>
-      <c r="D6" s="13" t="s">
-        <v>41</v>
+      <c r="D6" s="13">
+        <v>7</v>
       </c>
       <c r="E6" s="13">
+        <v>7</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="G6" s="13">
         <v>10</v>
       </c>
-      <c r="F6" s="13" t="s">
-[...12 lines deleted...]
-        <v>45</v>
+      <c r="H6" s="13">
+        <v>10</v>
+      </c>
+      <c r="I6" s="13">
+        <v>10</v>
+      </c>
+      <c r="J6" s="13">
+        <v>3</v>
       </c>
       <c r="K6" s="13">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>3</v>
+      </c>
+      <c r="L6" s="13" t="s">
+        <v>67</v>
       </c>
       <c r="M6" s="13" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
       <c r="N6" s="13" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="O6" s="13" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="P6" s="13" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="Q6" s="13" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="R6" s="13" t="s">
-        <v>44</v>
+        <v>72</v>
       </c>
       <c r="S6" s="13" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T6" s="13" t="s">
-        <v>44</v>
+        <v>74</v>
       </c>
       <c r="U6" s="13" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="V6" s="13" t="s">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="W6" s="13" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="X6" s="13">
+        <v>69</v>
+      </c>
+      <c r="X6" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y6" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z6" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="AA6" s="13">
         <v>12</v>
       </c>
-      <c r="Y6" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AB6" s="13" t="s">
-        <v>52</v>
+        <v>76</v>
       </c>
       <c r="AC6" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="AD6" s="13">
+        <v>68</v>
+      </c>
+      <c r="AD6" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AE6" s="13">
         <v>0</v>
       </c>
-      <c r="AE6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="AF6" s="13">
+      <c r="AF6" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AG6" s="13">
         <v>0</v>
       </c>
-      <c r="AG6" s="13" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="1:33" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH6" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AI6" s="13">
+        <v>10</v>
+      </c>
+      <c r="AJ6" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AK6" s="13" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="10"/>
       <c r="B7" s="10"/>
       <c r="C7" s="10"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
       <c r="N7" s="10"/>
       <c r="O7" s="10"/>
       <c r="P7" s="10"/>
       <c r="Q7" s="10"/>
       <c r="R7" s="10"/>
       <c r="S7" s="10"/>
       <c r="T7" s="10"/>
       <c r="U7" s="10"/>
       <c r="V7" s="10"/>
       <c r="W7" s="10"/>
       <c r="X7" s="10"/>
       <c r="Y7" s="10"/>
       <c r="Z7" s="10"/>
       <c r="AA7" s="10"/>
       <c r="AB7" s="10"/>
       <c r="AC7" s="10"/>
       <c r="AD7" s="10"/>
       <c r="AE7" s="10"/>
       <c r="AF7" s="10"/>
       <c r="AG7" s="10"/>
-    </row>
-[...5 lines deleted...]
-    <row r="9" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH7" s="10"/>
+      <c r="AI7" s="10"/>
+      <c r="AJ7" s="10"/>
+      <c r="AK7" s="10"/>
+    </row>
+    <row r="8" spans="1:37" x14ac:dyDescent="0.35">
+      <c r="A8" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="10" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:37" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="11" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:37" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" x14ac:dyDescent="0.35">
+      <c r="A12" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="12" spans="1:33" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-    <row r="13" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:37" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="14" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:37" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="15" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:37" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="16" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:37" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A22" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A23" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A24" t="s">
+    <row r="24" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A24" s="17" t="s">
         <v>93</v>
+      </c>
+      <c r="U24" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="O2:X2"/>
-[...2 lines deleted...]
-    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="S2:AA2"/>
+    <mergeCell ref="AB2:AC2"/>
+    <mergeCell ref="AD2:AH2"/>
+    <mergeCell ref="A2:R2"/>
   </mergeCells>
-  <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M8:M1048576" xr:uid="{4C213106-C078-49F2-A54B-65D1F2DDCF8B}">
+  <dataValidations count="3">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q8:Q1048576" xr:uid="{4C213106-C078-49F2-A54B-65D1F2DDCF8B}">
       <formula1>"Low, Medium, High"</formula1>
     </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AB8:AB1048576" xr:uid="{49586010-4236-43C9-B3A1-5BB726FFA1F8}">
+      <formula1>"Accounts Payable, Accounts Receivable, NetClose Amortization"</formula1>
+    </dataValidation>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AC8:AC1048576" xr:uid="{2E20FA2C-3BF8-43C9-963E-237D4E7EF92E}"/>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D1" r:id="rId1" display="https://support.netgain.tech/article/625735/account-grouping-basic-configuration" xr:uid="{BE8F6D2A-8415-40A4-AB41-7FA81A866755}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <legacyDrawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{109B604D-0248-496E-BCB0-8A05811E0B5C}">
+          <x14:formula1>
+            <xm:f>lists!$C$2:$C$3</xm:f>
+          </x14:formula1>
+          <xm:sqref>M9:O1048576 AD8:AD1048576 AF8:AF1048576 O8 M8 AH8:AH1048576 AJ8:AJ1048576 U8:Z1048576</xm:sqref>
+        </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{13C048DA-C5B2-4C70-81C1-CDA6ED392E1D}">
           <x14:formula1>
             <xm:f>lists!$B$2:$B$3</xm:f>
           </x14:formula1>
-          <xm:sqref>F8:F1048576</xm:sqref>
-[...5 lines deleted...]
-          <xm:sqref>Q8:W1048576 AC8:AC1048576 AE8:AE1048576 AG8:AG1048576 H8 G10:I1048576 G8:G9 I8:I9</xm:sqref>
+          <xm:sqref>L8:L1048576</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{1562D10D-B106-4C1B-A8C3-874CBD4B79D8}">
           <x14:formula1>
             <xm:f>lists!$D$2:$D$4</xm:f>
           </x14:formula1>
-          <xm:sqref>O8:O1048576</xm:sqref>
+          <xm:sqref>S8:S1048576</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{05C30544-D25F-4C73-AC34-7821FB19F5B1}">
           <x14:formula1>
             <xm:f>lists!$E$2:$E$3</xm:f>
           </x14:formula1>
-          <xm:sqref>P8:P1048576</xm:sqref>
+          <xm:sqref>T8:T1048576</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B7E05FD3-7574-4BCB-ADBD-D5CC6209CDDF}">
           <x14:formula1>
             <xm:f>lists!$F$2:$F$13</xm:f>
           </x14:formula1>
-          <xm:sqref>X8:X1048576</xm:sqref>
+          <xm:sqref>AA8:AA1048576</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
-  <dimension ref="A1:F4"/>
+  <dimension ref="A1:H4"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="E2" sqref="E2"/>
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="H9" sqref="H9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="20.85546875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.26953125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="18.81640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.26953125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="26" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="17.54296875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="29" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="29.54296875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1" s="2" t="s">
-        <v>37</v>
+        <v>94</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>54</v>
+        <v>95</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>55</v>
+        <v>96</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>56</v>
+        <v>97</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>116</v>
+        <v>98</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>73</v>
-[...4 lines deleted...]
-        <v>21</v>
+        <v>99</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A2" s="20" t="s">
+        <v>44</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>45</v>
+      </c>
+      <c r="D2" s="20" t="s">
+        <v>44</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      <c r="A3" s="15">
+        <v>45</v>
+      </c>
+      <c r="F2" s="20" t="s">
+        <v>102</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H2" s="20" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A3" s="13">
         <v>1234</v>
       </c>
-      <c r="B3" s="15">
+      <c r="B3" s="13">
         <v>1200</v>
       </c>
-      <c r="C3" s="20" t="s">
-[...12 lines deleted...]
-    <row r="4" spans="1:6" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C3" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="D3" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="E3" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="F3" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="G3" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="H3" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="10"/>
       <c r="B4" s="10"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
+      <c r="G4" s="10"/>
+      <c r="H4" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{7671DA23-1DC0-4F42-A1DF-EBE4C4C7BC76}">
           <x14:formula1>
-            <xm:f>'Account Grouping Template'!$A$9:$A$1048576</xm:f>
+            <xm:f>'Account Grouping Template'!$A$8:$A$1048576</xm:f>
           </x14:formula1>
           <xm:sqref>D5:D1048576</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7279D683-C777-41A1-B4B2-F7ED2F5B260D}">
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="9.7265625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="F1" s="18" t="s">
+    <row r="1" spans="1:6" s="17" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1" s="17" t="s">
         <v>59</v>
       </c>
-    </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="D1" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E1" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1" s="17" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="B2" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="C2" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="E2" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="F2">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
-        <v>42</v>
+        <v>71</v>
       </c>
       <c r="B3" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="C3" t="s">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="D3" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="E3" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="F3">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="D4" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="F4">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
       <c r="F5">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
       <c r="F6">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
       <c r="F7">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
       <c r="F8">
         <v>7</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
       <c r="F9">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
       <c r="F10">
         <v>9</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
       <c r="F11">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
       <c r="F12">
         <v>11</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
       <c r="F13">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E8BE39E-2935-48A5-9EA5-C8E971DB3CD4}">
-  <dimension ref="A1:AE298"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E8BE39E-2935-48A5-9EA5-C8E971DB3CD4}">
+  <dimension ref="A1:AK298"/>
   <sheetViews>
-    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="N2" sqref="N2:R2"/>
+    <sheetView zoomScale="114" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="16.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="16.81640625" defaultRowHeight="14.5" outlineLevelCol="2" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="31.42578125" style="12" customWidth="1"/>
-[...28 lines deleted...]
-    <col min="32" max="16384" width="16.85546875" style="12"/>
+    <col min="1" max="1" width="26.26953125" style="12" customWidth="1"/>
+    <col min="2" max="2" width="15" style="12" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.453125" style="12" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="29.453125" style="12" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="20.1796875" style="12" customWidth="1"/>
+    <col min="6" max="6" width="20.1796875" style="12" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="10.26953125" customWidth="1"/>
+    <col min="9" max="9" width="12.26953125" style="12" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="20.54296875" style="12" bestFit="1" customWidth="1"/>
+    <col min="11" max="14" width="10.26953125" customWidth="1"/>
+    <col min="15" max="15" width="14.1796875" style="12" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="12.1796875" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="14.54296875" style="12" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="7.1796875" style="12" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="22.1796875" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="17.54296875" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="20" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="12.26953125" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="23" max="23" width="17.54296875" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="24" max="24" width="18.54296875" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="25" max="25" width="16.1796875" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="26" max="26" width="17.81640625" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="27" max="27" width="16.453125" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="28" max="28" width="24.81640625" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="15.81640625" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="22.1796875" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="31" max="31" width="15.1796875" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="32" max="32" width="22.453125" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="33" max="33" width="21.1796875" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="34" max="34" width="21.54296875" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="35" max="35" width="13.81640625" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="36" max="36" width="13.81640625" bestFit="1" customWidth="1" outlineLevel="2"/>
+    <col min="37" max="37" width="26.453125" customWidth="1"/>
+    <col min="38" max="16384" width="16.81640625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-    <row r="2" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:37" x14ac:dyDescent="0.35">
+      <c r="A1" s="16" t="s">
+        <v>114</v>
+      </c>
+      <c r="E1" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="G1" s="12"/>
+      <c r="H1" s="12"/>
+      <c r="K1" s="12"/>
+      <c r="L1" s="12"/>
+      <c r="M1" s="12"/>
+      <c r="N1" s="12"/>
+      <c r="P1" s="12"/>
+      <c r="S1" s="12"/>
+      <c r="T1" s="12"/>
+      <c r="U1" s="12"/>
+      <c r="V1" s="12"/>
+      <c r="W1" s="12"/>
+      <c r="X1" s="12"/>
+      <c r="Y1" s="12"/>
+      <c r="Z1" s="12"/>
+      <c r="AA1" s="12"/>
+      <c r="AB1" s="12"/>
+      <c r="AC1" s="12"/>
+      <c r="AD1" s="12"/>
+      <c r="AE1" s="12"/>
+      <c r="AF1" s="12"/>
+      <c r="AG1" s="12"/>
+      <c r="AH1" s="12"/>
+      <c r="AI1" s="12"/>
+      <c r="AJ1" s="12"/>
+      <c r="AK1" s="12"/>
+    </row>
+    <row r="2" spans="1:37" x14ac:dyDescent="0.35">
       <c r="A2" s="28" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
-      <c r="D2" s="27" t="s">
-[...2 lines deleted...]
-      <c r="E2" s="27"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="27" t="s">
+        <v>2</v>
+      </c>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
-      <c r="N2" s="24" t="s">
-[...11 lines deleted...]
-      <c r="V2" s="25" t="s">
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="W2" s="25"/>
-[...2 lines deleted...]
-      <c r="Z2" s="26" t="s">
+      <c r="T2" s="24"/>
+      <c r="U2" s="24"/>
+      <c r="V2" s="24"/>
+      <c r="W2" s="24"/>
+      <c r="X2" s="24"/>
+      <c r="Y2" s="24"/>
+      <c r="Z2" s="24"/>
+      <c r="AA2" s="24"/>
+      <c r="AB2" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="AA2" s="26"/>
-[...2 lines deleted...]
-      <c r="AD2" s="26"/>
+      <c r="AC2" s="25"/>
+      <c r="AD2" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="AE2" s="26"/>
-    </row>
-    <row r="3" spans="1:31" ht="75" x14ac:dyDescent="0.25">
+      <c r="AF2" s="26"/>
+      <c r="AG2" s="26"/>
+      <c r="AH2" s="26"/>
+      <c r="AI2" s="21"/>
+      <c r="AJ2" s="21"/>
+      <c r="AK2" s="22" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:37" ht="58" x14ac:dyDescent="0.35">
       <c r="A3" s="11" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="B3" s="11" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="C3" s="11" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>119</v>
+      </c>
+      <c r="D3" s="11" t="s">
+        <v>7</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>111</v>
+        <v>8</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="H3" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="J3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="K3" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="L3" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="M3" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="N3" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="O3" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="P3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q3" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="R3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="S3" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="T3" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="U3" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V3" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="W3" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="X3" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y3" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z3" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA3" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB3" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="AC3" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="AD3" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="AE3" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF3" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AG3" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="AH3" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="AI3" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="AJ3" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK3" s="3" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37" x14ac:dyDescent="0.35">
+      <c r="A4" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D4" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="F4" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="J4" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="K4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="L4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="M4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="N4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="O4" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="P4" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="R4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="S4" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="T4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="U4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="V4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="W4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="X4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="Y4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="Z4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="AA4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="AC4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="AD4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="AE4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="AF4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="AG4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="AH4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="AJ4" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="AK4" s="7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M5" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="N5" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="O5" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="P5" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q5" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="R5" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="S5" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="T5" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="U5" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="V5" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="W5" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="X5" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y5" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z5" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA5" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB5" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="AC5" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD5" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE5" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="AF5" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="AG5" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="AH5" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="AI5" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AJ5" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="AK5" s="1" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" x14ac:dyDescent="0.35">
+      <c r="A6" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="C6" s="13">
+        <v>1</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="F6" s="13">
+        <v>8</v>
+      </c>
+      <c r="G6" s="13">
         <v>7</v>
       </c>
-      <c r="I3" s="3" t="s">
+      <c r="H6" s="13">
+        <v>7</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J6" s="13">
+        <v>10</v>
+      </c>
+      <c r="K6" s="13">
+        <v>10</v>
+      </c>
+      <c r="L6" s="13">
+        <v>10</v>
+      </c>
+      <c r="M6" s="13">
+        <v>10</v>
+      </c>
+      <c r="N6" s="13">
+        <v>10</v>
+      </c>
+      <c r="O6" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="P6" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q6" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="R6" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="S6" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="T6" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="U6" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="V6" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="W6" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="X6" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y6" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="J3" s="3" t="s">
-[...11 lines deleted...]
-      <c r="N3" s="5" t="s">
+      <c r="Z6" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="AA6" s="13">
         <v>12</v>
       </c>
-      <c r="O3" s="5" t="s">
-[...14 lines deleted...]
-      <c r="T3" s="21" t="s">
+      <c r="AB6" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="U3" s="21" t="s">
-[...309 lines deleted...]
-        <v>0</v>
+      <c r="AC6" s="13" t="s">
+        <v>68</v>
       </c>
       <c r="AD6" s="13" t="s">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="AE6" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="7" spans="1:31" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF6" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AG6" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AI6" s="13">
+        <v>10</v>
+      </c>
+      <c r="AJ6" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AK6" s="13" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37" ht="6.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="14"/>
       <c r="B7" s="14"/>
-      <c r="C7" s="10"/>
+      <c r="C7" s="14"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
       <c r="N7" s="10"/>
       <c r="O7" s="10"/>
       <c r="P7" s="10"/>
       <c r="Q7" s="10"/>
       <c r="R7" s="10"/>
       <c r="S7" s="10"/>
       <c r="T7" s="10"/>
       <c r="U7" s="10"/>
       <c r="V7" s="10"/>
       <c r="W7" s="10"/>
       <c r="X7" s="10"/>
       <c r="Y7" s="10"/>
       <c r="Z7" s="10"/>
       <c r="AA7" s="10"/>
       <c r="AB7" s="10"/>
       <c r="AC7" s="10"/>
       <c r="AD7" s="10"/>
       <c r="AE7" s="10"/>
-    </row>
-[...36 lines deleted...]
-    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="AF7" s="10"/>
+      <c r="AG7" s="10"/>
+      <c r="AH7" s="10"/>
+      <c r="AI7" s="10"/>
+      <c r="AJ7" s="10"/>
+      <c r="AK7" s="10"/>
+    </row>
+    <row r="8" spans="1:37" x14ac:dyDescent="0.35">
+      <c r="B8" s="16"/>
+      <c r="C8" s="16"/>
+    </row>
+    <row r="9" spans="1:37" x14ac:dyDescent="0.35">
+      <c r="B9" s="16"/>
+      <c r="C9" s="16"/>
+    </row>
+    <row r="10" spans="1:37" x14ac:dyDescent="0.35">
+      <c r="B10" s="16"/>
+      <c r="C10" s="16"/>
+    </row>
+    <row r="11" spans="1:37" x14ac:dyDescent="0.35">
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+    </row>
+    <row r="12" spans="1:37" x14ac:dyDescent="0.35">
+      <c r="B12" s="16"/>
+      <c r="C12" s="16"/>
+    </row>
+    <row r="13" spans="1:37" x14ac:dyDescent="0.35">
+      <c r="B13" s="16"/>
+      <c r="C13" s="16"/>
+    </row>
+    <row r="14" spans="1:37" x14ac:dyDescent="0.35">
+      <c r="B14" s="16"/>
+      <c r="C14" s="16"/>
+    </row>
+    <row r="15" spans="1:37" x14ac:dyDescent="0.35">
+      <c r="B15" s="16"/>
+      <c r="C15" s="16"/>
+    </row>
+    <row r="16" spans="1:37" x14ac:dyDescent="0.35">
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="B17" s="16"/>
+      <c r="C17" s="16"/>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="B18" s="16"/>
+      <c r="C18" s="16"/>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="B19" s="16"/>
+      <c r="C19" s="16"/>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A20"/>
-      <c r="B20" s="17"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B20" s="16"/>
+      <c r="C20" s="16"/>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A21"/>
-      <c r="B21" s="17"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B21" s="16"/>
+      <c r="C21" s="16"/>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A22"/>
-      <c r="B22" s="17"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B22" s="16"/>
+      <c r="C22" s="16"/>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A23"/>
-      <c r="B23" s="17"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B23" s="16"/>
+      <c r="C23" s="16"/>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A24"/>
-      <c r="B24" s="17"/>
-[...821 lines deleted...]
-      <c r="B298" s="17"/>
+      <c r="B24" s="16"/>
+      <c r="C24" s="16"/>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="B25" s="16"/>
+      <c r="C25" s="16"/>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="B26" s="16"/>
+      <c r="C26" s="16"/>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="B27" s="16"/>
+      <c r="C27" s="16"/>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="B28" s="16"/>
+      <c r="C28" s="16"/>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="B29" s="16"/>
+      <c r="C29" s="16"/>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="B31" s="16"/>
+      <c r="C31" s="16"/>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="B32" s="16"/>
+      <c r="C32" s="16"/>
+    </row>
+    <row r="33" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B33" s="16"/>
+      <c r="C33" s="16"/>
+    </row>
+    <row r="34" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B34" s="16"/>
+      <c r="C34" s="16"/>
+    </row>
+    <row r="35" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B35" s="16"/>
+      <c r="C35" s="16"/>
+    </row>
+    <row r="36" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B36" s="16"/>
+      <c r="C36" s="16"/>
+    </row>
+    <row r="37" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B37" s="16"/>
+      <c r="C37" s="16"/>
+    </row>
+    <row r="38" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B38" s="16"/>
+      <c r="C38" s="16"/>
+    </row>
+    <row r="39" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B39" s="16"/>
+      <c r="C39" s="16"/>
+    </row>
+    <row r="40" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B40" s="16"/>
+      <c r="C40" s="16"/>
+    </row>
+    <row r="41" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B41" s="16"/>
+      <c r="C41" s="16"/>
+    </row>
+    <row r="42" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B42" s="16"/>
+      <c r="C42" s="16"/>
+    </row>
+    <row r="43" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B43" s="16"/>
+      <c r="C43" s="16"/>
+    </row>
+    <row r="44" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B44" s="16"/>
+      <c r="C44" s="16"/>
+    </row>
+    <row r="45" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B45" s="16"/>
+      <c r="C45" s="16"/>
+    </row>
+    <row r="46" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B46" s="16"/>
+      <c r="C46" s="16"/>
+    </row>
+    <row r="47" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B47" s="16"/>
+      <c r="C47" s="16"/>
+    </row>
+    <row r="48" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B48" s="16"/>
+      <c r="C48" s="16"/>
+    </row>
+    <row r="49" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B49" s="16"/>
+      <c r="C49" s="16"/>
+    </row>
+    <row r="50" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B50" s="16"/>
+      <c r="C50" s="16"/>
+    </row>
+    <row r="51" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B51" s="16"/>
+      <c r="C51" s="16"/>
+    </row>
+    <row r="52" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B52" s="16"/>
+      <c r="C52" s="16"/>
+    </row>
+    <row r="53" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B53" s="16"/>
+      <c r="C53" s="16"/>
+    </row>
+    <row r="54" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B54" s="16"/>
+      <c r="C54" s="16"/>
+    </row>
+    <row r="55" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B55" s="16"/>
+      <c r="C55" s="16"/>
+    </row>
+    <row r="56" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B56" s="16"/>
+      <c r="C56" s="16"/>
+    </row>
+    <row r="57" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B57" s="16"/>
+      <c r="C57" s="16"/>
+    </row>
+    <row r="58" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B58" s="16"/>
+      <c r="C58" s="16"/>
+    </row>
+    <row r="59" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B59" s="16"/>
+      <c r="C59" s="16"/>
+    </row>
+    <row r="60" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B60" s="16"/>
+      <c r="C60" s="16"/>
+    </row>
+    <row r="61" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B61" s="16"/>
+      <c r="C61" s="16"/>
+    </row>
+    <row r="62" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B62" s="16"/>
+      <c r="C62" s="16"/>
+    </row>
+    <row r="63" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B63" s="16"/>
+      <c r="C63" s="16"/>
+    </row>
+    <row r="64" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B64" s="16"/>
+      <c r="C64" s="16"/>
+    </row>
+    <row r="65" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B65" s="16"/>
+      <c r="C65" s="16"/>
+    </row>
+    <row r="66" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B66" s="16"/>
+      <c r="C66" s="16"/>
+    </row>
+    <row r="67" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B67" s="16"/>
+      <c r="C67" s="16"/>
+    </row>
+    <row r="68" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B68" s="16"/>
+      <c r="C68" s="16"/>
+    </row>
+    <row r="69" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B69" s="16"/>
+      <c r="C69" s="16"/>
+    </row>
+    <row r="70" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B70" s="16"/>
+      <c r="C70" s="16"/>
+    </row>
+    <row r="71" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B71" s="16"/>
+      <c r="C71" s="16"/>
+    </row>
+    <row r="72" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B72" s="16"/>
+      <c r="C72" s="16"/>
+    </row>
+    <row r="73" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B73" s="16"/>
+      <c r="C73" s="16"/>
+    </row>
+    <row r="74" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B74" s="16"/>
+      <c r="C74" s="16"/>
+    </row>
+    <row r="75" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B75" s="16"/>
+      <c r="C75" s="16"/>
+    </row>
+    <row r="76" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B76" s="16"/>
+      <c r="C76" s="16"/>
+    </row>
+    <row r="77" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B77" s="16"/>
+      <c r="C77" s="16"/>
+    </row>
+    <row r="78" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B78" s="16"/>
+      <c r="C78" s="16"/>
+    </row>
+    <row r="79" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B79" s="16"/>
+      <c r="C79" s="16"/>
+    </row>
+    <row r="80" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B80" s="16"/>
+      <c r="C80" s="16"/>
+    </row>
+    <row r="81" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B81" s="16"/>
+      <c r="C81" s="16"/>
+    </row>
+    <row r="82" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B82" s="16"/>
+      <c r="C82" s="16"/>
+    </row>
+    <row r="83" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B83" s="16"/>
+      <c r="C83" s="16"/>
+    </row>
+    <row r="84" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B84" s="16"/>
+      <c r="C84" s="16"/>
+    </row>
+    <row r="85" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B85" s="16"/>
+      <c r="C85" s="16"/>
+    </row>
+    <row r="86" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B86" s="16"/>
+      <c r="C86" s="16"/>
+    </row>
+    <row r="87" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B87" s="16"/>
+      <c r="C87" s="16"/>
+    </row>
+    <row r="88" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B88" s="16"/>
+      <c r="C88" s="16"/>
+    </row>
+    <row r="89" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B89" s="16"/>
+      <c r="C89" s="16"/>
+    </row>
+    <row r="90" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B90" s="16"/>
+      <c r="C90" s="16"/>
+    </row>
+    <row r="91" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B91" s="16"/>
+      <c r="C91" s="16"/>
+    </row>
+    <row r="92" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B92" s="16"/>
+      <c r="C92" s="16"/>
+    </row>
+    <row r="93" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B93" s="16"/>
+      <c r="C93" s="16"/>
+    </row>
+    <row r="94" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B94" s="16"/>
+      <c r="C94" s="16"/>
+    </row>
+    <row r="95" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B95" s="16"/>
+      <c r="C95" s="16"/>
+    </row>
+    <row r="96" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B96" s="16"/>
+      <c r="C96" s="16"/>
+    </row>
+    <row r="97" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B97" s="16"/>
+      <c r="C97" s="16"/>
+    </row>
+    <row r="98" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B98" s="16"/>
+      <c r="C98" s="16"/>
+    </row>
+    <row r="99" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B99" s="16"/>
+      <c r="C99" s="16"/>
+    </row>
+    <row r="100" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B100" s="16"/>
+      <c r="C100" s="16"/>
+    </row>
+    <row r="101" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B101" s="16"/>
+      <c r="C101" s="16"/>
+    </row>
+    <row r="102" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B102" s="16"/>
+      <c r="C102" s="16"/>
+    </row>
+    <row r="103" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B103" s="16"/>
+      <c r="C103" s="16"/>
+    </row>
+    <row r="104" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B104" s="16"/>
+      <c r="C104" s="16"/>
+    </row>
+    <row r="105" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B105" s="16"/>
+      <c r="C105" s="16"/>
+    </row>
+    <row r="106" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B106" s="16"/>
+      <c r="C106" s="16"/>
+    </row>
+    <row r="107" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B107" s="16"/>
+      <c r="C107" s="16"/>
+    </row>
+    <row r="108" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B108" s="16"/>
+      <c r="C108" s="16"/>
+    </row>
+    <row r="109" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B109" s="16"/>
+      <c r="C109" s="16"/>
+    </row>
+    <row r="110" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B110" s="16"/>
+      <c r="C110" s="16"/>
+    </row>
+    <row r="111" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B111" s="16"/>
+      <c r="C111" s="16"/>
+    </row>
+    <row r="112" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B112" s="16"/>
+      <c r="C112" s="16"/>
+    </row>
+    <row r="113" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B113" s="16"/>
+      <c r="C113" s="16"/>
+    </row>
+    <row r="114" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B114" s="16"/>
+      <c r="C114" s="16"/>
+    </row>
+    <row r="115" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B115" s="16"/>
+      <c r="C115" s="16"/>
+    </row>
+    <row r="116" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B116" s="16"/>
+      <c r="C116" s="16"/>
+    </row>
+    <row r="117" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B117" s="16"/>
+      <c r="C117" s="16"/>
+    </row>
+    <row r="118" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B118" s="16"/>
+      <c r="C118" s="16"/>
+    </row>
+    <row r="119" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B119" s="16"/>
+      <c r="C119" s="16"/>
+    </row>
+    <row r="120" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B120" s="16"/>
+      <c r="C120" s="16"/>
+    </row>
+    <row r="121" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B121" s="16"/>
+      <c r="C121" s="16"/>
+    </row>
+    <row r="122" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B122" s="16"/>
+      <c r="C122" s="16"/>
+    </row>
+    <row r="123" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B123" s="16"/>
+      <c r="C123" s="16"/>
+    </row>
+    <row r="124" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B124" s="16"/>
+      <c r="C124" s="16"/>
+    </row>
+    <row r="125" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B125" s="16"/>
+      <c r="C125" s="16"/>
+    </row>
+    <row r="126" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B126" s="16"/>
+      <c r="C126" s="16"/>
+    </row>
+    <row r="127" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B127" s="16"/>
+      <c r="C127" s="16"/>
+    </row>
+    <row r="128" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B128" s="16"/>
+      <c r="C128" s="16"/>
+    </row>
+    <row r="129" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B129" s="16"/>
+      <c r="C129" s="16"/>
+    </row>
+    <row r="130" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B130" s="16"/>
+      <c r="C130" s="16"/>
+    </row>
+    <row r="131" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B131" s="16"/>
+      <c r="C131" s="16"/>
+    </row>
+    <row r="132" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B132" s="16"/>
+      <c r="C132" s="16"/>
+    </row>
+    <row r="133" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B133" s="16"/>
+      <c r="C133" s="16"/>
+    </row>
+    <row r="134" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B134" s="16"/>
+      <c r="C134" s="16"/>
+    </row>
+    <row r="135" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B135" s="16"/>
+      <c r="C135" s="16"/>
+    </row>
+    <row r="136" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B136" s="16"/>
+      <c r="C136" s="16"/>
+    </row>
+    <row r="137" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B137" s="16"/>
+      <c r="C137" s="16"/>
+    </row>
+    <row r="138" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B138" s="16"/>
+      <c r="C138" s="16"/>
+    </row>
+    <row r="139" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B139" s="16"/>
+      <c r="C139" s="16"/>
+    </row>
+    <row r="140" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B140" s="16"/>
+      <c r="C140" s="16"/>
+    </row>
+    <row r="141" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B141" s="16"/>
+      <c r="C141" s="16"/>
+    </row>
+    <row r="142" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B142" s="16"/>
+      <c r="C142" s="16"/>
+    </row>
+    <row r="143" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B143" s="16"/>
+      <c r="C143" s="16"/>
+    </row>
+    <row r="144" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B144" s="16"/>
+      <c r="C144" s="16"/>
+    </row>
+    <row r="145" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B145" s="16"/>
+      <c r="C145" s="16"/>
+    </row>
+    <row r="146" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B146" s="16"/>
+      <c r="C146" s="16"/>
+    </row>
+    <row r="147" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B147" s="16"/>
+      <c r="C147" s="16"/>
+    </row>
+    <row r="148" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B148" s="16"/>
+      <c r="C148" s="16"/>
+    </row>
+    <row r="149" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B149" s="16"/>
+      <c r="C149" s="16"/>
+    </row>
+    <row r="150" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B150" s="16"/>
+      <c r="C150" s="16"/>
+    </row>
+    <row r="151" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B151" s="16"/>
+      <c r="C151" s="16"/>
+    </row>
+    <row r="152" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B152" s="16"/>
+      <c r="C152" s="16"/>
+    </row>
+    <row r="153" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B153" s="16"/>
+      <c r="C153" s="16"/>
+    </row>
+    <row r="154" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B154" s="16"/>
+      <c r="C154" s="16"/>
+    </row>
+    <row r="155" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B155" s="16"/>
+      <c r="C155" s="16"/>
+    </row>
+    <row r="156" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B156" s="16"/>
+      <c r="C156" s="16"/>
+    </row>
+    <row r="157" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B157" s="16"/>
+      <c r="C157" s="16"/>
+    </row>
+    <row r="158" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B158" s="16"/>
+      <c r="C158" s="16"/>
+    </row>
+    <row r="159" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B159" s="16"/>
+      <c r="C159" s="16"/>
+    </row>
+    <row r="160" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B160" s="16"/>
+      <c r="C160" s="16"/>
+    </row>
+    <row r="161" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B161" s="16"/>
+      <c r="C161" s="16"/>
+    </row>
+    <row r="162" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B162" s="16"/>
+      <c r="C162" s="16"/>
+    </row>
+    <row r="163" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B163" s="16"/>
+      <c r="C163" s="16"/>
+    </row>
+    <row r="164" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B164" s="16"/>
+      <c r="C164" s="16"/>
+    </row>
+    <row r="165" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B165" s="16"/>
+      <c r="C165" s="16"/>
+    </row>
+    <row r="166" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B166" s="16"/>
+      <c r="C166" s="16"/>
+    </row>
+    <row r="167" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B167" s="16"/>
+      <c r="C167" s="16"/>
+    </row>
+    <row r="168" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B168" s="16"/>
+      <c r="C168" s="16"/>
+    </row>
+    <row r="169" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B169" s="16"/>
+      <c r="C169" s="16"/>
+    </row>
+    <row r="170" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B170" s="16"/>
+      <c r="C170" s="16"/>
+    </row>
+    <row r="171" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B171" s="16"/>
+      <c r="C171" s="16"/>
+    </row>
+    <row r="172" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B172" s="16"/>
+      <c r="C172" s="16"/>
+    </row>
+    <row r="173" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B173" s="16"/>
+      <c r="C173" s="16"/>
+    </row>
+    <row r="174" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B174" s="16"/>
+      <c r="C174" s="16"/>
+    </row>
+    <row r="175" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B175" s="16"/>
+      <c r="C175" s="16"/>
+    </row>
+    <row r="176" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B176" s="16"/>
+      <c r="C176" s="16"/>
+    </row>
+    <row r="177" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B177" s="16"/>
+      <c r="C177" s="16"/>
+    </row>
+    <row r="178" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B178" s="16"/>
+      <c r="C178" s="16"/>
+    </row>
+    <row r="179" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B179" s="16"/>
+      <c r="C179" s="16"/>
+    </row>
+    <row r="180" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B180" s="16"/>
+      <c r="C180" s="16"/>
+    </row>
+    <row r="181" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B181" s="16"/>
+      <c r="C181" s="16"/>
+    </row>
+    <row r="182" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B182" s="16"/>
+      <c r="C182" s="16"/>
+    </row>
+    <row r="183" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B183" s="16"/>
+      <c r="C183" s="16"/>
+    </row>
+    <row r="184" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B184" s="16"/>
+      <c r="C184" s="16"/>
+    </row>
+    <row r="185" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B185" s="16"/>
+      <c r="C185" s="16"/>
+    </row>
+    <row r="186" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B186" s="16"/>
+      <c r="C186" s="16"/>
+    </row>
+    <row r="187" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B187" s="16"/>
+      <c r="C187" s="16"/>
+    </row>
+    <row r="188" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B188" s="16"/>
+      <c r="C188" s="16"/>
+    </row>
+    <row r="189" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B189" s="16"/>
+      <c r="C189" s="16"/>
+    </row>
+    <row r="190" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B190" s="16"/>
+      <c r="C190" s="16"/>
+    </row>
+    <row r="191" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B191" s="16"/>
+      <c r="C191" s="16"/>
+    </row>
+    <row r="192" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B192" s="16"/>
+      <c r="C192" s="16"/>
+    </row>
+    <row r="193" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B193" s="16"/>
+      <c r="C193" s="16"/>
+    </row>
+    <row r="194" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B194" s="16"/>
+      <c r="C194" s="16"/>
+    </row>
+    <row r="195" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B195" s="16"/>
+      <c r="C195" s="16"/>
+    </row>
+    <row r="196" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B196" s="16"/>
+      <c r="C196" s="16"/>
+    </row>
+    <row r="197" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B197" s="16"/>
+      <c r="C197" s="16"/>
+    </row>
+    <row r="198" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B198" s="16"/>
+      <c r="C198" s="16"/>
+    </row>
+    <row r="199" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B199" s="16"/>
+      <c r="C199" s="16"/>
+    </row>
+    <row r="200" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B200" s="16"/>
+      <c r="C200" s="16"/>
+    </row>
+    <row r="201" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B201" s="16"/>
+      <c r="C201" s="16"/>
+    </row>
+    <row r="202" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B202" s="16"/>
+      <c r="C202" s="16"/>
+    </row>
+    <row r="203" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B203" s="16"/>
+      <c r="C203" s="16"/>
+    </row>
+    <row r="204" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B204" s="16"/>
+      <c r="C204" s="16"/>
+    </row>
+    <row r="205" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B205" s="16"/>
+      <c r="C205" s="16"/>
+    </row>
+    <row r="206" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B206" s="16"/>
+      <c r="C206" s="16"/>
+    </row>
+    <row r="207" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B207" s="16"/>
+      <c r="C207" s="16"/>
+    </row>
+    <row r="208" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B208" s="16"/>
+      <c r="C208" s="16"/>
+    </row>
+    <row r="209" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B209" s="16"/>
+      <c r="C209" s="16"/>
+    </row>
+    <row r="210" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B210" s="16"/>
+      <c r="C210" s="16"/>
+    </row>
+    <row r="211" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B211" s="16"/>
+      <c r="C211" s="16"/>
+    </row>
+    <row r="212" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B212" s="16"/>
+      <c r="C212" s="16"/>
+    </row>
+    <row r="213" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B213" s="16"/>
+      <c r="C213" s="16"/>
+    </row>
+    <row r="214" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B214" s="16"/>
+      <c r="C214" s="16"/>
+    </row>
+    <row r="215" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B215" s="16"/>
+      <c r="C215" s="16"/>
+    </row>
+    <row r="216" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B216" s="16"/>
+      <c r="C216" s="16"/>
+    </row>
+    <row r="217" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B217" s="16"/>
+      <c r="C217" s="16"/>
+    </row>
+    <row r="218" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B218" s="16"/>
+      <c r="C218" s="16"/>
+    </row>
+    <row r="219" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B219" s="16"/>
+      <c r="C219" s="16"/>
+    </row>
+    <row r="220" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B220" s="16"/>
+      <c r="C220" s="16"/>
+    </row>
+    <row r="221" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B221" s="16"/>
+      <c r="C221" s="16"/>
+    </row>
+    <row r="222" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B222" s="16"/>
+      <c r="C222" s="16"/>
+    </row>
+    <row r="223" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B223" s="16"/>
+      <c r="C223" s="16"/>
+    </row>
+    <row r="224" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B224" s="16"/>
+      <c r="C224" s="16"/>
+    </row>
+    <row r="225" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B225" s="16"/>
+      <c r="C225" s="16"/>
+    </row>
+    <row r="226" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B226" s="16"/>
+      <c r="C226" s="16"/>
+    </row>
+    <row r="227" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B227" s="16"/>
+      <c r="C227" s="16"/>
+    </row>
+    <row r="228" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B228" s="16"/>
+      <c r="C228" s="16"/>
+    </row>
+    <row r="229" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B229" s="16"/>
+      <c r="C229" s="16"/>
+    </row>
+    <row r="230" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B230" s="16"/>
+      <c r="C230" s="16"/>
+    </row>
+    <row r="231" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B231" s="16"/>
+      <c r="C231" s="16"/>
+    </row>
+    <row r="232" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B232" s="16"/>
+      <c r="C232" s="16"/>
+    </row>
+    <row r="233" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B233" s="16"/>
+      <c r="C233" s="16"/>
+    </row>
+    <row r="234" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B234" s="16"/>
+      <c r="C234" s="16"/>
+    </row>
+    <row r="235" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B235" s="16"/>
+      <c r="C235" s="16"/>
+    </row>
+    <row r="236" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B236" s="16"/>
+      <c r="C236" s="16"/>
+    </row>
+    <row r="237" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B237" s="16"/>
+      <c r="C237" s="16"/>
+    </row>
+    <row r="238" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B238" s="16"/>
+      <c r="C238" s="16"/>
+    </row>
+    <row r="239" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B239" s="16"/>
+      <c r="C239" s="16"/>
+    </row>
+    <row r="240" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B240" s="16"/>
+      <c r="C240" s="16"/>
+    </row>
+    <row r="241" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B241" s="16"/>
+      <c r="C241" s="16"/>
+    </row>
+    <row r="242" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B242" s="16"/>
+      <c r="C242" s="16"/>
+    </row>
+    <row r="243" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B243" s="16"/>
+      <c r="C243" s="16"/>
+    </row>
+    <row r="244" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B244" s="16"/>
+      <c r="C244" s="16"/>
+    </row>
+    <row r="245" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B245" s="16"/>
+      <c r="C245" s="16"/>
+    </row>
+    <row r="246" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B246" s="16"/>
+      <c r="C246" s="16"/>
+    </row>
+    <row r="247" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B247" s="16"/>
+      <c r="C247" s="16"/>
+    </row>
+    <row r="248" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B248" s="16"/>
+      <c r="C248" s="16"/>
+    </row>
+    <row r="249" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B249" s="16"/>
+      <c r="C249" s="16"/>
+    </row>
+    <row r="250" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B250" s="16"/>
+      <c r="C250" s="16"/>
+    </row>
+    <row r="251" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B251" s="16"/>
+      <c r="C251" s="16"/>
+    </row>
+    <row r="252" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B252" s="16"/>
+      <c r="C252" s="16"/>
+    </row>
+    <row r="253" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B253" s="16"/>
+      <c r="C253" s="16"/>
+    </row>
+    <row r="254" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B254" s="16"/>
+      <c r="C254" s="16"/>
+    </row>
+    <row r="255" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B255" s="16"/>
+      <c r="C255" s="16"/>
+    </row>
+    <row r="256" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B256" s="16"/>
+      <c r="C256" s="16"/>
+    </row>
+    <row r="257" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B257" s="16"/>
+      <c r="C257" s="16"/>
+    </row>
+    <row r="258" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B258" s="16"/>
+      <c r="C258" s="16"/>
+    </row>
+    <row r="259" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B259" s="16"/>
+      <c r="C259" s="16"/>
+    </row>
+    <row r="260" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B260" s="16"/>
+      <c r="C260" s="16"/>
+    </row>
+    <row r="261" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B261" s="16"/>
+      <c r="C261" s="16"/>
+    </row>
+    <row r="262" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B262" s="16"/>
+      <c r="C262" s="16"/>
+    </row>
+    <row r="263" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B263" s="16"/>
+      <c r="C263" s="16"/>
+    </row>
+    <row r="264" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B264" s="16"/>
+      <c r="C264" s="16"/>
+    </row>
+    <row r="265" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B265" s="16"/>
+      <c r="C265" s="16"/>
+    </row>
+    <row r="266" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B266" s="16"/>
+      <c r="C266" s="16"/>
+    </row>
+    <row r="267" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B267" s="16"/>
+      <c r="C267" s="16"/>
+    </row>
+    <row r="268" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B268" s="16"/>
+      <c r="C268" s="16"/>
+    </row>
+    <row r="269" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B269" s="16"/>
+      <c r="C269" s="16"/>
+    </row>
+    <row r="270" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B270" s="16"/>
+      <c r="C270" s="16"/>
+    </row>
+    <row r="271" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B271" s="16"/>
+      <c r="C271" s="16"/>
+    </row>
+    <row r="272" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B272" s="16"/>
+      <c r="C272" s="16"/>
+    </row>
+    <row r="273" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B273" s="16"/>
+      <c r="C273" s="16"/>
+    </row>
+    <row r="274" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B274" s="16"/>
+      <c r="C274" s="16"/>
+    </row>
+    <row r="275" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B275" s="16"/>
+      <c r="C275" s="16"/>
+    </row>
+    <row r="276" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B276" s="16"/>
+      <c r="C276" s="16"/>
+    </row>
+    <row r="277" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B277" s="16"/>
+      <c r="C277" s="16"/>
+    </row>
+    <row r="278" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B278" s="16"/>
+      <c r="C278" s="16"/>
+    </row>
+    <row r="279" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B279" s="16"/>
+      <c r="C279" s="16"/>
+    </row>
+    <row r="280" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B280" s="16"/>
+      <c r="C280" s="16"/>
+    </row>
+    <row r="281" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B281" s="16"/>
+      <c r="C281" s="16"/>
+    </row>
+    <row r="282" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B282" s="16"/>
+      <c r="C282" s="16"/>
+    </row>
+    <row r="283" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B283" s="16"/>
+      <c r="C283" s="16"/>
+    </row>
+    <row r="284" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B284" s="16"/>
+      <c r="C284" s="16"/>
+    </row>
+    <row r="285" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B285" s="16"/>
+      <c r="C285" s="16"/>
+    </row>
+    <row r="286" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B286" s="16"/>
+      <c r="C286" s="16"/>
+    </row>
+    <row r="287" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B287" s="16"/>
+      <c r="C287" s="16"/>
+    </row>
+    <row r="288" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B288" s="16"/>
+      <c r="C288" s="16"/>
+    </row>
+    <row r="289" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B289" s="16"/>
+      <c r="C289" s="16"/>
+    </row>
+    <row r="290" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B290" s="16"/>
+      <c r="C290" s="16"/>
+    </row>
+    <row r="291" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B291" s="16"/>
+      <c r="C291" s="16"/>
+    </row>
+    <row r="292" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B292" s="16"/>
+      <c r="C292" s="16"/>
+    </row>
+    <row r="293" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B293" s="16"/>
+      <c r="C293" s="16"/>
+    </row>
+    <row r="294" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B294" s="16"/>
+      <c r="C294" s="16"/>
+    </row>
+    <row r="295" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B295" s="16"/>
+      <c r="C295" s="16"/>
+    </row>
+    <row r="296" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B296" s="16"/>
+      <c r="C296" s="16"/>
+    </row>
+    <row r="297" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B297" s="16"/>
+      <c r="C297" s="16"/>
+    </row>
+    <row r="298" spans="2:3" x14ac:dyDescent="0.35">
+      <c r="B298" s="16"/>
+      <c r="C298" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...5 lines deleted...]
-    <mergeCell ref="S2:U2"/>
+  <mergeCells count="5">
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="E2:R2"/>
+    <mergeCell ref="AB2:AC2"/>
+    <mergeCell ref="AD2:AH2"/>
+    <mergeCell ref="S2:AA2"/>
   </mergeCells>
-  <phoneticPr fontId="23" type="noConversion"/>
+  <phoneticPr fontId="22" type="noConversion"/>
+  <dataValidations count="2">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AC8:AC1048576" xr:uid="{E848D1B3-A544-43CB-995A-224F4694D1DF}">
+      <formula1>"Yes, No"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AB8:AB1048576" xr:uid="{36F1F74E-8596-4578-B8FB-7BBF022C751E}">
+      <formula1>"Accounts Payable, Accounts Receivable, NetClose Amortization"</formula1>
+    </dataValidation>
+  </dataValidations>
   <hyperlinks>
-    <hyperlink ref="D1" r:id="rId1" display="https://support.netgain.tech/article/791469/account-grouping-subsidiary-configuration" xr:uid="{63F76AE8-3E23-4F75-B4AE-20B2D7DA63D3}"/>
+    <hyperlink ref="E1" r:id="rId1" display="https://support.netgain.tech/article/791469/account-grouping-subsidiary-configuration" xr:uid="{63F76AE8-3E23-4F75-B4AE-20B2D7DA63D3}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{617C3803-1D98-4EEF-8A47-7D88AF8EB828}">
+          <x14:formula1>
+            <xm:f>lists!$C$2:$C$3</xm:f>
+          </x14:formula1>
+          <xm:sqref>P8:P1048576 AD8:AD1048576 AF8:AF1048576 AH8:AH1048576 AJ8:AJ1048576 U8:Z1048576</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{807441B8-A55A-44D0-9718-F82429B5F536}">
+          <x14:formula1>
+            <xm:f>lists!$F$2:$F$13</xm:f>
+          </x14:formula1>
+          <xm:sqref>AA8:AA1048576</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{BE64F782-0363-41E4-8227-4C9D6F068813}">
+          <x14:formula1>
+            <xm:f>lists!$E$2:$E$3</xm:f>
+          </x14:formula1>
+          <xm:sqref>T8:T1048576</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{4363A2B1-B1BC-417B-8A1C-6EA045B99AF9}">
+          <x14:formula1>
+            <xm:f>lists!$D$2:$D$4</xm:f>
+          </x14:formula1>
+          <xm:sqref>S8:S1048576</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{DEE2D419-3984-4B4E-9ECD-01F87F26CF29}">
+          <x14:formula1>
+            <xm:f>'Account Grouping Template'!$A$8:$A$1615</xm:f>
+          </x14:formula1>
+          <xm:sqref>A8:A1048576</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <MediaLengthInSeconds xmlns="25d6ac11-9905-406a-baf8-0ce0647ce831" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25d6ac11-9905-406a-baf8-0ce0647ce831">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c13bada6-21eb-4901-a43a-04dce55083ae" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006CFA57B52757DC4C8FDB920A9E56944D" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="49bae5183a82a41a5220f2a612b49b8d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25d6ac11-9905-406a-baf8-0ce0647ce831" xmlns:ns3="c13bada6-21eb-4901-a43a-04dce55083ae" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="433a90c39c4ef9dcf50d58c010ed9a0f" ns2:_="" ns3:_="">
     <xsd:import namespace="25d6ac11-9905-406a-baf8-0ce0647ce831"/>
     <xsd:import namespace="c13bada6-21eb-4901-a43a-04dce55083ae"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -4071,105 +4796,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{545861B6-CC9D-4B1B-ABB8-72C1698DE67C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="25d6ac11-9905-406a-baf8-0ce0647ce831"/>
+    <ds:schemaRef ds:uri="c13bada6-21eb-4901-a43a-04dce55083ae"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D36414DE-5202-4104-AFCE-950098DB0697}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25d6ac11-9905-406a-baf8-0ce0647ce831"/>
     <ds:schemaRef ds:uri="c13bada6-21eb-4901-a43a-04dce55083ae"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAD24910-B80E-410F-B33F-420E802A010B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="c13bada6-21eb-4901-a43a-04dce55083ae"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Account Grouping Template</vt:lpstr>
       <vt:lpstr>GL Account Mapping</vt:lpstr>
       <vt:lpstr>lists</vt:lpstr>
       <vt:lpstr>Child Account Groupings</vt:lpstr>