--- v2 (2026-04-23)
+++ v3 (2026-08-04)
@@ -9,60 +9,60 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://atlasadvisory.sharepoint.com/sites/implementations/Shared Documents/00 Project Resources/01 Templates/NetClose/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="298" documentId="8_{ED58AA3B-DCC8-4924-A06F-50325CCB99DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4E557ACE-D7BF-4DAC-8A0C-E9A3979A586A}"/>
+  <xr:revisionPtr revIDLastSave="306" documentId="8_{ED58AA3B-DCC8-4924-A06F-50325CCB99DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8D30000E-9C40-441A-B28E-E84AFFAD232F}"/>
   <bookViews>
-    <workbookView xWindow="34440" yWindow="-8055" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Account Grouping Template" sheetId="5" r:id="rId1"/>
     <sheet name="GL Account Mapping" sheetId="6" r:id="rId2"/>
     <sheet name="lists" sheetId="8" state="hidden" r:id="rId3"/>
     <sheet name="Child Account Groupings" sheetId="7" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -128,64 +128,64 @@
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>cparks</author>
   </authors>
   <commentList>
     <comment ref="C1" authorId="0" shapeId="0" xr:uid="{50B5137B-A315-4739-BB73-1DE3210FF018}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Should include ALL GL accounts, even if some accounts are non-reconciling. In that case, please map those accounts to a Non-Reconciled Accounts grouping.</t>
         </r>
       </text>
     </comment>
-    <comment ref="E1" authorId="0" shapeId="0" xr:uid="{161A9177-E54C-4D9F-BFA0-03B83575493B}">
+    <comment ref="F1" authorId="0" shapeId="0" xr:uid="{161A9177-E54C-4D9F-BFA0-03B83575493B}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Prerequisite: this individual must already be a "Full" NetClose User on their employee record.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G1" authorId="0" shapeId="0" xr:uid="{03DF6918-964C-40B8-A6A6-CAEF3311000D}">
+    <comment ref="H1" authorId="0" shapeId="0" xr:uid="{03DF6918-964C-40B8-A6A6-CAEF3311000D}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Prerequisite: this individual must already be a "Full" NetClose User on their employee record.
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Katie Liddell</author>
     <author>cparks</author>
   </authors>
   <commentList>
     <comment ref="B3" authorId="0" shapeId="0" xr:uid="{159A39A4-635C-4A70-B6DB-9A1A835C087B}">
@@ -238,51 +238,51 @@
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>NetClose offers pre-built reconciliation searches out of the box for Accounts Payable, Accounts Receivable, and NetClose Amortization. Additional setup required on account grouping record (once uploaded) to select Allowed Transaction Types.</t>
         </r>
       </text>
     </comment>
     <comment ref="AC3" authorId="1" shapeId="0" xr:uid="{8447FAB6-8177-4002-A25E-D7720C9F7F20}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Indicate Yes/No here if planning to auto-reconcile to subledger via NetSuite saved search. Additional setup required on account grouping record (once uploaded). </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="126">
   <si>
     <t>For more information on setting up Account Groupings, please see the following article:</t>
   </si>
   <si>
     <t>Account Grouping Basic Configuration | Support Site</t>
   </si>
   <si>
     <t>Primary Information</t>
   </si>
   <si>
     <t>General Auto-Reconciliation Rules</t>
   </si>
   <si>
     <t>Saved Search Auto-Reconciliation</t>
   </si>
   <si>
     <t>Auto-Reconciliation Thresholds</t>
   </si>
   <si>
     <t>Multi Book</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
@@ -613,50 +613,53 @@
     <t>Child Group Information</t>
   </si>
   <si>
     <t>Parent Rule</t>
   </si>
   <si>
     <t>Applied to Subsidiary(s) or Segment(s)</t>
   </si>
   <si>
     <t>Consolidate To</t>
   </si>
   <si>
     <t>Debit/Credit</t>
   </si>
   <si>
     <t>Number or Percent</t>
   </si>
   <si>
     <t>1 | 3</t>
   </si>
   <si>
     <t>Accounts Payable - Trade - US/UK</t>
   </si>
   <si>
     <t>Jane Smith</t>
+  </si>
+  <si>
+    <t>GL Account Type</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
@@ -1380,91 +1383,91 @@
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFD9E1F2"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1526,51 +1529,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1668,161 +1671,161 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/625735/account-grouping-basic-configuration" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/791469/account-grouping-subsidiary-configuration" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:AK24"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="S1" sqref="S1:S1048576"/>
+    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="A24" sqref="A24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="49.453125" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="37" max="37" width="26.453125" customWidth="1"/>
+    <col min="1" max="1" width="49.42578125" customWidth="1"/>
+    <col min="2" max="2" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="11.140625" customWidth="1"/>
+    <col min="6" max="7" width="29.5703125" customWidth="1"/>
+    <col min="8" max="12" width="11.140625" customWidth="1"/>
+    <col min="13" max="13" width="19.5703125" customWidth="1"/>
+    <col min="14" max="14" width="18.140625" customWidth="1"/>
+    <col min="15" max="16" width="26.42578125" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="14.85546875" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.140625"/>
+    <col min="19" max="21" width="23.85546875" customWidth="1"/>
+    <col min="22" max="22" width="17.42578125" customWidth="1" outlineLevel="1"/>
+    <col min="23" max="23" width="19.28515625" customWidth="1" outlineLevel="1"/>
+    <col min="24" max="25" width="18.7109375" customWidth="1" outlineLevel="1"/>
+    <col min="26" max="26" width="18.140625" customWidth="1" outlineLevel="1"/>
+    <col min="27" max="27" width="16.85546875" customWidth="1" outlineLevel="1"/>
+    <col min="28" max="28" width="43.7109375" customWidth="1"/>
+    <col min="29" max="29" width="18.5703125" customWidth="1"/>
+    <col min="30" max="34" width="23.140625" customWidth="1" outlineLevel="1"/>
+    <col min="35" max="36" width="13.85546875" customWidth="1" outlineLevel="1"/>
+    <col min="37" max="37" width="26.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" s="12" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:37" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="18" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A2" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
       <c r="N2" s="27"/>
       <c r="O2" s="27"/>
       <c r="P2" s="27"/>
       <c r="Q2" s="27"/>
       <c r="R2" s="27"/>
       <c r="S2" s="24" t="s">
         <v>3</v>
       </c>
       <c r="T2" s="24"/>
       <c r="U2" s="24"/>
       <c r="V2" s="24"/>
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
       <c r="Y2" s="24"/>
       <c r="Z2" s="24"/>
       <c r="AA2" s="24"/>
       <c r="AB2" s="25" t="s">
         <v>4</v>
       </c>
       <c r="AC2" s="25"/>
       <c r="AD2" s="26" t="s">
         <v>5</v>
       </c>
       <c r="AE2" s="26"/>
       <c r="AF2" s="26"/>
       <c r="AG2" s="26"/>
       <c r="AH2" s="26"/>
       <c r="AI2" s="21"/>
       <c r="AJ2" s="21"/>
       <c r="AK2" s="22" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:37" s="9" customFormat="1" ht="58" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:37" s="9" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -1891,51 +1894,51 @@
       <c r="AD3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="AE3" s="6" t="s">
         <v>37</v>
       </c>
       <c r="AF3" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG3" s="6" t="s">
         <v>39</v>
       </c>
       <c r="AH3" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AI3" s="6" t="s">
         <v>41</v>
       </c>
       <c r="AJ3" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AK3" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:37" s="8" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:37" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="19" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>46</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="G4" s="19" t="s">
         <v>47</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="I4" s="7" t="s">
@@ -2004,51 +2007,51 @@
       <c r="AD4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="AE4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="AF4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="AG4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="AH4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="AI4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="AJ4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="AK4" s="7" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="5" spans="1:37" s="8" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:37" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>52</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>52</v>
       </c>
       <c r="I5" s="1" t="s">
@@ -2117,51 +2120,51 @@
       <c r="AD5" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AE5" s="1" t="s">
         <v>62</v>
       </c>
       <c r="AF5" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AG5" s="1" t="s">
         <v>62</v>
       </c>
       <c r="AH5" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AI5" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AJ5" s="1" t="s">
         <v>59</v>
       </c>
       <c r="AK5" s="1" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="6" spans="1:37" s="12" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:37" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="13" t="s">
         <v>64</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>65</v>
       </c>
       <c r="C6" s="13">
         <v>6</v>
       </c>
       <c r="D6" s="13">
         <v>7</v>
       </c>
       <c r="E6" s="13">
         <v>7</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>66</v>
       </c>
       <c r="G6" s="13">
         <v>10</v>
       </c>
       <c r="H6" s="13">
         <v>10</v>
       </c>
       <c r="I6" s="13">
@@ -2230,170 +2233,170 @@
       <c r="AD6" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AE6" s="13">
         <v>0</v>
       </c>
       <c r="AF6" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AG6" s="13">
         <v>0</v>
       </c>
       <c r="AH6" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AI6" s="13">
         <v>10</v>
       </c>
       <c r="AJ6" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AK6" s="13" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="7" spans="1:37" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:37" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="10"/>
       <c r="B7" s="10"/>
       <c r="C7" s="10"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
       <c r="N7" s="10"/>
       <c r="O7" s="10"/>
       <c r="P7" s="10"/>
       <c r="Q7" s="10"/>
       <c r="R7" s="10"/>
       <c r="S7" s="10"/>
       <c r="T7" s="10"/>
       <c r="U7" s="10"/>
       <c r="V7" s="10"/>
       <c r="W7" s="10"/>
       <c r="X7" s="10"/>
       <c r="Y7" s="10"/>
       <c r="Z7" s="10"/>
       <c r="AA7" s="10"/>
       <c r="AB7" s="10"/>
       <c r="AC7" s="10"/>
       <c r="AD7" s="10"/>
       <c r="AE7" s="10"/>
       <c r="AF7" s="10"/>
       <c r="AG7" s="10"/>
       <c r="AH7" s="10"/>
       <c r="AI7" s="10"/>
       <c r="AJ7" s="10"/>
       <c r="AK7" s="10"/>
     </row>
-    <row r="8" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="9" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="10" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="11" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="12" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="13" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="14" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="15" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="16" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="17" spans="1:21" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="18" spans="1:21" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="19" spans="1:21" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="20" spans="1:21" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="21" spans="1:21" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="22" spans="1:21" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="23" spans="1:21" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="24" spans="1:21" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A24" s="17" t="s">
         <v>93</v>
       </c>
       <c r="U24" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="S2:AA2"/>
     <mergeCell ref="AB2:AC2"/>
     <mergeCell ref="AD2:AH2"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q8:Q1048576" xr:uid="{4C213106-C078-49F2-A54B-65D1F2DDCF8B}">
       <formula1>"Low, Medium, High"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AB8:AB1048576" xr:uid="{49586010-4236-43C9-B3A1-5BB726FFA1F8}">
       <formula1>"Accounts Payable, Accounts Receivable, NetClose Amortization"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AC8:AC1048576" xr:uid="{2E20FA2C-3BF8-43C9-963E-237D4E7EF92E}"/>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D1" r:id="rId1" display="https://support.netgain.tech/article/625735/account-grouping-basic-configuration" xr:uid="{BE8F6D2A-8415-40A4-AB41-7FA81A866755}"/>
@@ -2419,439 +2422,450 @@
           <x14:formula1>
             <xm:f>lists!$D$2:$D$4</xm:f>
           </x14:formula1>
           <xm:sqref>S8:S1048576</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{05C30544-D25F-4C73-AC34-7821FB19F5B1}">
           <x14:formula1>
             <xm:f>lists!$E$2:$E$3</xm:f>
           </x14:formula1>
           <xm:sqref>T8:T1048576</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B7E05FD3-7574-4BCB-ADBD-D5CC6209CDDF}">
           <x14:formula1>
             <xm:f>lists!$F$2:$F$13</xm:f>
           </x14:formula1>
           <xm:sqref>AA8:AA1048576</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
-  <dimension ref="A1:H4"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
-    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="H9" sqref="H9"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.26953125" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="29.54296875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="18.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.28515625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="22.28515625" customWidth="1"/>
+    <col min="5" max="5" width="26" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="29" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="18" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="29.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>95</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>96</v>
       </c>
       <c r="D1" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D2" s="20" t="s">
+      <c r="D2" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E2" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="E2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F2" s="20" t="s">
+      <c r="F2" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="G2" s="20" t="s">
         <v>102</v>
       </c>
-      <c r="G2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H2" s="20" t="s">
+      <c r="H2" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I2" s="20" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="13">
         <v>1234</v>
       </c>
       <c r="B3" s="13">
         <v>1200</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>104</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>76</v>
       </c>
       <c r="E3" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="F3" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="F3" s="13" t="s">
+      <c r="G3" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="G3" s="13" t="s">
+      <c r="H3" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="H3" s="13" t="s">
+      <c r="I3" s="13" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:9" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10"/>
       <c r="B4" s="10"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
+      <c r="I4" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{7671DA23-1DC0-4F42-A1DF-EBE4C4C7BC76}">
           <x14:formula1>
             <xm:f>'Account Grouping Template'!$A$8:$A$1048576</xm:f>
           </x14:formula1>
-          <xm:sqref>D5:D1048576</xm:sqref>
+          <xm:sqref>E5:E1048576</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7279D683-C777-41A1-B4B2-F7ED2F5B260D}">
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="17" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:6" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C1" s="17" t="s">
         <v>59</v>
       </c>
       <c r="D1" s="17" t="s">
         <v>25</v>
       </c>
       <c r="E1" s="17" t="s">
         <v>26</v>
       </c>
       <c r="F1" s="17" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>107</v>
       </c>
       <c r="B2" t="s">
         <v>108</v>
       </c>
       <c r="C2" t="s">
         <v>68</v>
       </c>
       <c r="D2" t="s">
         <v>73</v>
       </c>
       <c r="E2" t="s">
         <v>109</v>
       </c>
       <c r="F2">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>71</v>
       </c>
       <c r="B3" t="s">
         <v>67</v>
       </c>
       <c r="C3" t="s">
         <v>69</v>
       </c>
       <c r="D3" t="s">
         <v>110</v>
       </c>
       <c r="E3" t="s">
         <v>111</v>
       </c>
       <c r="F3">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>112</v>
       </c>
       <c r="D4" t="s">
         <v>113</v>
       </c>
       <c r="F4">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="F5">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="F6">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="F7">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="F8">
         <v>7</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="F9">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="F10">
         <v>9</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="F11">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="F12">
         <v>11</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="F13">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E8BE39E-2935-48A5-9EA5-C8E971DB3CD4}">
   <dimension ref="A1:AK298"/>
   <sheetViews>
     <sheetView zoomScale="114" zoomScaleNormal="115" workbookViewId="0">
       <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="16.81640625" defaultRowHeight="14.5" outlineLevelCol="2" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="16.85546875" defaultRowHeight="15" outlineLevelCol="2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="26.26953125" style="12" customWidth="1"/>
+    <col min="1" max="1" width="26.28515625" style="12" customWidth="1"/>
     <col min="2" max="2" width="15" style="12" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="13.453125" style="12" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="20" max="20" width="17.54296875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="29.42578125" style="12" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="20.140625" style="12" customWidth="1"/>
+    <col min="6" max="6" width="20.140625" style="12" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="10.28515625" customWidth="1"/>
+    <col min="9" max="9" width="12.28515625" style="12" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="20.5703125" style="12" bestFit="1" customWidth="1"/>
+    <col min="11" max="14" width="10.28515625" customWidth="1"/>
+    <col min="15" max="15" width="14.140625" style="12" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="12.140625" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="14.5703125" style="12" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="7.140625" style="12" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="22.140625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="17.5703125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="20" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="12.26953125" bestFit="1" customWidth="1" outlineLevel="1"/>
-[...15 lines deleted...]
-    <col min="38" max="16384" width="16.81640625" style="12"/>
+    <col min="22" max="22" width="12.28515625" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="23" max="23" width="17.5703125" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="24" max="24" width="18.5703125" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="25" max="25" width="16.140625" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="26" max="26" width="17.85546875" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="27" max="27" width="16.42578125" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="28" max="28" width="24.85546875" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="15.85546875" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="22.140625" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="31" max="31" width="15.140625" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="32" max="32" width="22.42578125" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="33" max="33" width="21.140625" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="34" max="34" width="21.5703125" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="35" max="35" width="13.85546875" bestFit="1" customWidth="1" outlineLevel="1"/>
+    <col min="36" max="36" width="13.85546875" bestFit="1" customWidth="1" outlineLevel="2"/>
+    <col min="37" max="37" width="26.42578125" customWidth="1"/>
+    <col min="38" max="16384" width="16.85546875" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
         <v>114</v>
       </c>
       <c r="E1" s="15" t="s">
         <v>115</v>
       </c>
       <c r="G1" s="12"/>
       <c r="H1" s="12"/>
       <c r="K1" s="12"/>
       <c r="L1" s="12"/>
       <c r="M1" s="12"/>
       <c r="N1" s="12"/>
       <c r="P1" s="12"/>
       <c r="S1" s="12"/>
       <c r="T1" s="12"/>
       <c r="U1" s="12"/>
       <c r="V1" s="12"/>
       <c r="W1" s="12"/>
       <c r="X1" s="12"/>
       <c r="Y1" s="12"/>
       <c r="Z1" s="12"/>
       <c r="AA1" s="12"/>
       <c r="AB1" s="12"/>
       <c r="AC1" s="12"/>
       <c r="AD1" s="12"/>
       <c r="AE1" s="12"/>
       <c r="AF1" s="12"/>
       <c r="AG1" s="12"/>
       <c r="AH1" s="12"/>
       <c r="AI1" s="12"/>
       <c r="AJ1" s="12"/>
       <c r="AK1" s="12"/>
     </row>
-    <row r="2" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A2" s="28" t="s">
         <v>116</v>
       </c>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="27" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
       <c r="N2" s="27"/>
       <c r="O2" s="27"/>
       <c r="P2" s="27"/>
       <c r="Q2" s="27"/>
       <c r="R2" s="27"/>
       <c r="S2" s="24" t="s">
         <v>3</v>
       </c>
       <c r="T2" s="24"/>
       <c r="U2" s="24"/>
       <c r="V2" s="24"/>
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
       <c r="Y2" s="24"/>
       <c r="Z2" s="24"/>
       <c r="AA2" s="24"/>
       <c r="AB2" s="25" t="s">
         <v>4</v>
       </c>
       <c r="AC2" s="25"/>
       <c r="AD2" s="26" t="s">
         <v>5</v>
       </c>
       <c r="AE2" s="26"/>
       <c r="AF2" s="26"/>
       <c r="AG2" s="26"/>
       <c r="AH2" s="26"/>
       <c r="AI2" s="21"/>
       <c r="AJ2" s="21"/>
       <c r="AK2" s="22" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:37" ht="58" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:37" ht="75" x14ac:dyDescent="0.25">
       <c r="A3" s="11" t="s">
         <v>117</v>
       </c>
       <c r="B3" s="11" t="s">
         <v>118</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>119</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -2920,51 +2934,51 @@
       <c r="AD3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="AE3" s="6" t="s">
         <v>37</v>
       </c>
       <c r="AF3" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG3" s="6" t="s">
         <v>39</v>
       </c>
       <c r="AH3" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AI3" s="6" t="s">
         <v>41</v>
       </c>
       <c r="AJ3" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AK3" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A4" s="19" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="19" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>44</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F4" s="19" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="I4" s="7" t="s">
@@ -3033,51 +3047,51 @@
       <c r="AD4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="AE4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="AF4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="AG4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="AH4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="AI4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="AJ4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="AK4" s="7" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="5" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>50</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>51</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>52</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>52</v>
       </c>
       <c r="I5" s="1" t="s">
@@ -3146,51 +3160,51 @@
       <c r="AD5" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AE5" s="1" t="s">
         <v>62</v>
       </c>
       <c r="AF5" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AG5" s="1" t="s">
         <v>62</v>
       </c>
       <c r="AH5" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AI5" s="1" t="s">
         <v>121</v>
       </c>
       <c r="AJ5" s="1" t="s">
         <v>59</v>
       </c>
       <c r="AK5" s="1" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="6" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A6" s="13" t="s">
         <v>64</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>122</v>
       </c>
       <c r="C6" s="13">
         <v>1</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>123</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>124</v>
       </c>
       <c r="F6" s="13">
         <v>8</v>
       </c>
       <c r="G6" s="13">
         <v>7</v>
       </c>
       <c r="H6" s="13">
         <v>7</v>
       </c>
       <c r="I6" s="13" t="s">
@@ -3259,1255 +3273,1255 @@
       <c r="AD6" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AE6" s="13">
         <v>0</v>
       </c>
       <c r="AF6" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AG6" s="13">
         <v>0</v>
       </c>
       <c r="AH6" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AI6" s="13">
         <v>10</v>
       </c>
       <c r="AJ6" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AK6" s="13" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="7" spans="1:37" ht="6.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:37" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="14"/>
       <c r="B7" s="14"/>
       <c r="C7" s="14"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
       <c r="N7" s="10"/>
       <c r="O7" s="10"/>
       <c r="P7" s="10"/>
       <c r="Q7" s="10"/>
       <c r="R7" s="10"/>
       <c r="S7" s="10"/>
       <c r="T7" s="10"/>
       <c r="U7" s="10"/>
       <c r="V7" s="10"/>
       <c r="W7" s="10"/>
       <c r="X7" s="10"/>
       <c r="Y7" s="10"/>
       <c r="Z7" s="10"/>
       <c r="AA7" s="10"/>
       <c r="AB7" s="10"/>
       <c r="AC7" s="10"/>
       <c r="AD7" s="10"/>
       <c r="AE7" s="10"/>
       <c r="AF7" s="10"/>
       <c r="AG7" s="10"/>
       <c r="AH7" s="10"/>
       <c r="AI7" s="10"/>
       <c r="AJ7" s="10"/>
       <c r="AK7" s="10"/>
     </row>
-    <row r="8" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B8" s="16"/>
       <c r="C8" s="16"/>
     </row>
-    <row r="9" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B9" s="16"/>
       <c r="C9" s="16"/>
     </row>
-    <row r="10" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B10" s="16"/>
       <c r="C10" s="16"/>
     </row>
-    <row r="11" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
     </row>
-    <row r="12" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
     </row>
-    <row r="13" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
     </row>
-    <row r="14" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
     </row>
-    <row r="15" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
     </row>
-    <row r="16" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
     </row>
-    <row r="19" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
     </row>
-    <row r="20" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20"/>
       <c r="B20" s="16"/>
       <c r="C20" s="16"/>
     </row>
-    <row r="21" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21"/>
       <c r="B21" s="16"/>
       <c r="C21" s="16"/>
     </row>
-    <row r="22" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22"/>
       <c r="B22" s="16"/>
       <c r="C22" s="16"/>
     </row>
-    <row r="23" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23"/>
       <c r="B23" s="16"/>
       <c r="C23" s="16"/>
     </row>
-    <row r="24" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24"/>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
     </row>
-    <row r="25" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B25" s="16"/>
       <c r="C25" s="16"/>
     </row>
-    <row r="26" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
     </row>
-    <row r="27" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
     </row>
-    <row r="28" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
     </row>
-    <row r="29" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
     </row>
-    <row r="30" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B30" s="16"/>
       <c r="C30" s="16"/>
     </row>
-    <row r="31" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
     </row>
-    <row r="32" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B32" s="16"/>
       <c r="C32" s="16"/>
     </row>
-    <row r="33" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="33" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
     </row>
-    <row r="34" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="34" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B34" s="16"/>
       <c r="C34" s="16"/>
     </row>
-    <row r="35" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="35" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B35" s="16"/>
       <c r="C35" s="16"/>
     </row>
-    <row r="36" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="36" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B36" s="16"/>
       <c r="C36" s="16"/>
     </row>
-    <row r="37" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="37" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B37" s="16"/>
       <c r="C37" s="16"/>
     </row>
-    <row r="38" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="38" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B38" s="16"/>
       <c r="C38" s="16"/>
     </row>
-    <row r="39" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="39" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B39" s="16"/>
       <c r="C39" s="16"/>
     </row>
-    <row r="40" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="40" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B40" s="16"/>
       <c r="C40" s="16"/>
     </row>
-    <row r="41" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="41" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B41" s="16"/>
       <c r="C41" s="16"/>
     </row>
-    <row r="42" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="42" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B42" s="16"/>
       <c r="C42" s="16"/>
     </row>
-    <row r="43" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="43" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B43" s="16"/>
       <c r="C43" s="16"/>
     </row>
-    <row r="44" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="44" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B44" s="16"/>
       <c r="C44" s="16"/>
     </row>
-    <row r="45" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="45" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B45" s="16"/>
       <c r="C45" s="16"/>
     </row>
-    <row r="46" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="46" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B46" s="16"/>
       <c r="C46" s="16"/>
     </row>
-    <row r="47" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="47" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B47" s="16"/>
       <c r="C47" s="16"/>
     </row>
-    <row r="48" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="48" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B48" s="16"/>
       <c r="C48" s="16"/>
     </row>
-    <row r="49" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="49" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B49" s="16"/>
       <c r="C49" s="16"/>
     </row>
-    <row r="50" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="50" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B50" s="16"/>
       <c r="C50" s="16"/>
     </row>
-    <row r="51" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="51" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B51" s="16"/>
       <c r="C51" s="16"/>
     </row>
-    <row r="52" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="52" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B52" s="16"/>
       <c r="C52" s="16"/>
     </row>
-    <row r="53" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="53" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B53" s="16"/>
       <c r="C53" s="16"/>
     </row>
-    <row r="54" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="54" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B54" s="16"/>
       <c r="C54" s="16"/>
     </row>
-    <row r="55" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="55" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B55" s="16"/>
       <c r="C55" s="16"/>
     </row>
-    <row r="56" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="56" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B56" s="16"/>
       <c r="C56" s="16"/>
     </row>
-    <row r="57" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="57" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B57" s="16"/>
       <c r="C57" s="16"/>
     </row>
-    <row r="58" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="58" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B58" s="16"/>
       <c r="C58" s="16"/>
     </row>
-    <row r="59" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="59" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B59" s="16"/>
       <c r="C59" s="16"/>
     </row>
-    <row r="60" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="60" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B60" s="16"/>
       <c r="C60" s="16"/>
     </row>
-    <row r="61" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="61" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B61" s="16"/>
       <c r="C61" s="16"/>
     </row>
-    <row r="62" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="62" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B62" s="16"/>
       <c r="C62" s="16"/>
     </row>
-    <row r="63" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="63" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B63" s="16"/>
       <c r="C63" s="16"/>
     </row>
-    <row r="64" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="64" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B64" s="16"/>
       <c r="C64" s="16"/>
     </row>
-    <row r="65" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="65" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B65" s="16"/>
       <c r="C65" s="16"/>
     </row>
-    <row r="66" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="66" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B66" s="16"/>
       <c r="C66" s="16"/>
     </row>
-    <row r="67" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="67" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B67" s="16"/>
       <c r="C67" s="16"/>
     </row>
-    <row r="68" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="68" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B68" s="16"/>
       <c r="C68" s="16"/>
     </row>
-    <row r="69" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="69" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B69" s="16"/>
       <c r="C69" s="16"/>
     </row>
-    <row r="70" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="70" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B70" s="16"/>
       <c r="C70" s="16"/>
     </row>
-    <row r="71" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="71" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B71" s="16"/>
       <c r="C71" s="16"/>
     </row>
-    <row r="72" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="72" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B72" s="16"/>
       <c r="C72" s="16"/>
     </row>
-    <row r="73" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="73" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B73" s="16"/>
       <c r="C73" s="16"/>
     </row>
-    <row r="74" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="74" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B74" s="16"/>
       <c r="C74" s="16"/>
     </row>
-    <row r="75" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="75" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B75" s="16"/>
       <c r="C75" s="16"/>
     </row>
-    <row r="76" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="76" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B76" s="16"/>
       <c r="C76" s="16"/>
     </row>
-    <row r="77" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="77" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B77" s="16"/>
       <c r="C77" s="16"/>
     </row>
-    <row r="78" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="78" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B78" s="16"/>
       <c r="C78" s="16"/>
     </row>
-    <row r="79" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="79" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B79" s="16"/>
       <c r="C79" s="16"/>
     </row>
-    <row r="80" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="80" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B80" s="16"/>
       <c r="C80" s="16"/>
     </row>
-    <row r="81" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="81" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B81" s="16"/>
       <c r="C81" s="16"/>
     </row>
-    <row r="82" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="82" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B82" s="16"/>
       <c r="C82" s="16"/>
     </row>
-    <row r="83" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="83" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B83" s="16"/>
       <c r="C83" s="16"/>
     </row>
-    <row r="84" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="84" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B84" s="16"/>
       <c r="C84" s="16"/>
     </row>
-    <row r="85" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="85" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B85" s="16"/>
       <c r="C85" s="16"/>
     </row>
-    <row r="86" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="86" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B86" s="16"/>
       <c r="C86" s="16"/>
     </row>
-    <row r="87" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="87" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B87" s="16"/>
       <c r="C87" s="16"/>
     </row>
-    <row r="88" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="88" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B88" s="16"/>
       <c r="C88" s="16"/>
     </row>
-    <row r="89" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="89" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B89" s="16"/>
       <c r="C89" s="16"/>
     </row>
-    <row r="90" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="90" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B90" s="16"/>
       <c r="C90" s="16"/>
     </row>
-    <row r="91" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="91" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B91" s="16"/>
       <c r="C91" s="16"/>
     </row>
-    <row r="92" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="92" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B92" s="16"/>
       <c r="C92" s="16"/>
     </row>
-    <row r="93" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="93" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B93" s="16"/>
       <c r="C93" s="16"/>
     </row>
-    <row r="94" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="94" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B94" s="16"/>
       <c r="C94" s="16"/>
     </row>
-    <row r="95" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="95" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B95" s="16"/>
       <c r="C95" s="16"/>
     </row>
-    <row r="96" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="96" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B96" s="16"/>
       <c r="C96" s="16"/>
     </row>
-    <row r="97" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="97" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B97" s="16"/>
       <c r="C97" s="16"/>
     </row>
-    <row r="98" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="98" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B98" s="16"/>
       <c r="C98" s="16"/>
     </row>
-    <row r="99" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="99" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B99" s="16"/>
       <c r="C99" s="16"/>
     </row>
-    <row r="100" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="100" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B100" s="16"/>
       <c r="C100" s="16"/>
     </row>
-    <row r="101" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="101" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B101" s="16"/>
       <c r="C101" s="16"/>
     </row>
-    <row r="102" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="102" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B102" s="16"/>
       <c r="C102" s="16"/>
     </row>
-    <row r="103" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="103" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B103" s="16"/>
       <c r="C103" s="16"/>
     </row>
-    <row r="104" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="104" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B104" s="16"/>
       <c r="C104" s="16"/>
     </row>
-    <row r="105" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="105" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B105" s="16"/>
       <c r="C105" s="16"/>
     </row>
-    <row r="106" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="106" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B106" s="16"/>
       <c r="C106" s="16"/>
     </row>
-    <row r="107" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="107" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B107" s="16"/>
       <c r="C107" s="16"/>
     </row>
-    <row r="108" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="108" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B108" s="16"/>
       <c r="C108" s="16"/>
     </row>
-    <row r="109" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="109" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B109" s="16"/>
       <c r="C109" s="16"/>
     </row>
-    <row r="110" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="110" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B110" s="16"/>
       <c r="C110" s="16"/>
     </row>
-    <row r="111" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="111" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B111" s="16"/>
       <c r="C111" s="16"/>
     </row>
-    <row r="112" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="112" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B112" s="16"/>
       <c r="C112" s="16"/>
     </row>
-    <row r="113" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="113" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B113" s="16"/>
       <c r="C113" s="16"/>
     </row>
-    <row r="114" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="114" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B114" s="16"/>
       <c r="C114" s="16"/>
     </row>
-    <row r="115" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="115" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B115" s="16"/>
       <c r="C115" s="16"/>
     </row>
-    <row r="116" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="116" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B116" s="16"/>
       <c r="C116" s="16"/>
     </row>
-    <row r="117" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="117" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B117" s="16"/>
       <c r="C117" s="16"/>
     </row>
-    <row r="118" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="118" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B118" s="16"/>
       <c r="C118" s="16"/>
     </row>
-    <row r="119" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="119" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B119" s="16"/>
       <c r="C119" s="16"/>
     </row>
-    <row r="120" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="120" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B120" s="16"/>
       <c r="C120" s="16"/>
     </row>
-    <row r="121" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="121" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B121" s="16"/>
       <c r="C121" s="16"/>
     </row>
-    <row r="122" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="122" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B122" s="16"/>
       <c r="C122" s="16"/>
     </row>
-    <row r="123" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="123" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B123" s="16"/>
       <c r="C123" s="16"/>
     </row>
-    <row r="124" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="124" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B124" s="16"/>
       <c r="C124" s="16"/>
     </row>
-    <row r="125" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="125" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B125" s="16"/>
       <c r="C125" s="16"/>
     </row>
-    <row r="126" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="126" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B126" s="16"/>
       <c r="C126" s="16"/>
     </row>
-    <row r="127" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="127" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B127" s="16"/>
       <c r="C127" s="16"/>
     </row>
-    <row r="128" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="128" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B128" s="16"/>
       <c r="C128" s="16"/>
     </row>
-    <row r="129" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="129" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B129" s="16"/>
       <c r="C129" s="16"/>
     </row>
-    <row r="130" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="130" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B130" s="16"/>
       <c r="C130" s="16"/>
     </row>
-    <row r="131" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="131" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B131" s="16"/>
       <c r="C131" s="16"/>
     </row>
-    <row r="132" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="132" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B132" s="16"/>
       <c r="C132" s="16"/>
     </row>
-    <row r="133" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="133" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B133" s="16"/>
       <c r="C133" s="16"/>
     </row>
-    <row r="134" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="134" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B134" s="16"/>
       <c r="C134" s="16"/>
     </row>
-    <row r="135" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="135" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B135" s="16"/>
       <c r="C135" s="16"/>
     </row>
-    <row r="136" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="136" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B136" s="16"/>
       <c r="C136" s="16"/>
     </row>
-    <row r="137" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="137" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B137" s="16"/>
       <c r="C137" s="16"/>
     </row>
-    <row r="138" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="138" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B138" s="16"/>
       <c r="C138" s="16"/>
     </row>
-    <row r="139" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="139" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B139" s="16"/>
       <c r="C139" s="16"/>
     </row>
-    <row r="140" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="140" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B140" s="16"/>
       <c r="C140" s="16"/>
     </row>
-    <row r="141" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="141" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B141" s="16"/>
       <c r="C141" s="16"/>
     </row>
-    <row r="142" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="142" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B142" s="16"/>
       <c r="C142" s="16"/>
     </row>
-    <row r="143" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="143" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B143" s="16"/>
       <c r="C143" s="16"/>
     </row>
-    <row r="144" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="144" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B144" s="16"/>
       <c r="C144" s="16"/>
     </row>
-    <row r="145" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="145" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B145" s="16"/>
       <c r="C145" s="16"/>
     </row>
-    <row r="146" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="146" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B146" s="16"/>
       <c r="C146" s="16"/>
     </row>
-    <row r="147" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="147" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B147" s="16"/>
       <c r="C147" s="16"/>
     </row>
-    <row r="148" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="148" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B148" s="16"/>
       <c r="C148" s="16"/>
     </row>
-    <row r="149" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="149" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B149" s="16"/>
       <c r="C149" s="16"/>
     </row>
-    <row r="150" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="150" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B150" s="16"/>
       <c r="C150" s="16"/>
     </row>
-    <row r="151" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="151" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B151" s="16"/>
       <c r="C151" s="16"/>
     </row>
-    <row r="152" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="152" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B152" s="16"/>
       <c r="C152" s="16"/>
     </row>
-    <row r="153" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="153" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B153" s="16"/>
       <c r="C153" s="16"/>
     </row>
-    <row r="154" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="154" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B154" s="16"/>
       <c r="C154" s="16"/>
     </row>
-    <row r="155" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="155" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B155" s="16"/>
       <c r="C155" s="16"/>
     </row>
-    <row r="156" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="156" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B156" s="16"/>
       <c r="C156" s="16"/>
     </row>
-    <row r="157" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="157" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B157" s="16"/>
       <c r="C157" s="16"/>
     </row>
-    <row r="158" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="158" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B158" s="16"/>
       <c r="C158" s="16"/>
     </row>
-    <row r="159" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="159" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B159" s="16"/>
       <c r="C159" s="16"/>
     </row>
-    <row r="160" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="160" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B160" s="16"/>
       <c r="C160" s="16"/>
     </row>
-    <row r="161" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="161" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B161" s="16"/>
       <c r="C161" s="16"/>
     </row>
-    <row r="162" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="162" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B162" s="16"/>
       <c r="C162" s="16"/>
     </row>
-    <row r="163" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="163" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B163" s="16"/>
       <c r="C163" s="16"/>
     </row>
-    <row r="164" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="164" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B164" s="16"/>
       <c r="C164" s="16"/>
     </row>
-    <row r="165" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="165" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B165" s="16"/>
       <c r="C165" s="16"/>
     </row>
-    <row r="166" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="166" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B166" s="16"/>
       <c r="C166" s="16"/>
     </row>
-    <row r="167" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="167" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B167" s="16"/>
       <c r="C167" s="16"/>
     </row>
-    <row r="168" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="168" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B168" s="16"/>
       <c r="C168" s="16"/>
     </row>
-    <row r="169" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="169" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B169" s="16"/>
       <c r="C169" s="16"/>
     </row>
-    <row r="170" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="170" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B170" s="16"/>
       <c r="C170" s="16"/>
     </row>
-    <row r="171" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="171" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B171" s="16"/>
       <c r="C171" s="16"/>
     </row>
-    <row r="172" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="172" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B172" s="16"/>
       <c r="C172" s="16"/>
     </row>
-    <row r="173" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="173" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B173" s="16"/>
       <c r="C173" s="16"/>
     </row>
-    <row r="174" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="174" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B174" s="16"/>
       <c r="C174" s="16"/>
     </row>
-    <row r="175" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="175" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B175" s="16"/>
       <c r="C175" s="16"/>
     </row>
-    <row r="176" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="176" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B176" s="16"/>
       <c r="C176" s="16"/>
     </row>
-    <row r="177" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="177" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B177" s="16"/>
       <c r="C177" s="16"/>
     </row>
-    <row r="178" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="178" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B178" s="16"/>
       <c r="C178" s="16"/>
     </row>
-    <row r="179" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="179" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B179" s="16"/>
       <c r="C179" s="16"/>
     </row>
-    <row r="180" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="180" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B180" s="16"/>
       <c r="C180" s="16"/>
     </row>
-    <row r="181" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="181" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B181" s="16"/>
       <c r="C181" s="16"/>
     </row>
-    <row r="182" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="182" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B182" s="16"/>
       <c r="C182" s="16"/>
     </row>
-    <row r="183" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="183" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B183" s="16"/>
       <c r="C183" s="16"/>
     </row>
-    <row r="184" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="184" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B184" s="16"/>
       <c r="C184" s="16"/>
     </row>
-    <row r="185" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="185" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B185" s="16"/>
       <c r="C185" s="16"/>
     </row>
-    <row r="186" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="186" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B186" s="16"/>
       <c r="C186" s="16"/>
     </row>
-    <row r="187" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="187" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B187" s="16"/>
       <c r="C187" s="16"/>
     </row>
-    <row r="188" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="188" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B188" s="16"/>
       <c r="C188" s="16"/>
     </row>
-    <row r="189" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="189" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B189" s="16"/>
       <c r="C189" s="16"/>
     </row>
-    <row r="190" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="190" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B190" s="16"/>
       <c r="C190" s="16"/>
     </row>
-    <row r="191" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="191" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B191" s="16"/>
       <c r="C191" s="16"/>
     </row>
-    <row r="192" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="192" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B192" s="16"/>
       <c r="C192" s="16"/>
     </row>
-    <row r="193" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="193" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B193" s="16"/>
       <c r="C193" s="16"/>
     </row>
-    <row r="194" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="194" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B194" s="16"/>
       <c r="C194" s="16"/>
     </row>
-    <row r="195" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="195" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B195" s="16"/>
       <c r="C195" s="16"/>
     </row>
-    <row r="196" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="196" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B196" s="16"/>
       <c r="C196" s="16"/>
     </row>
-    <row r="197" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="197" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B197" s="16"/>
       <c r="C197" s="16"/>
     </row>
-    <row r="198" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="198" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B198" s="16"/>
       <c r="C198" s="16"/>
     </row>
-    <row r="199" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="199" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B199" s="16"/>
       <c r="C199" s="16"/>
     </row>
-    <row r="200" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="200" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B200" s="16"/>
       <c r="C200" s="16"/>
     </row>
-    <row r="201" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="201" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B201" s="16"/>
       <c r="C201" s="16"/>
     </row>
-    <row r="202" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="202" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B202" s="16"/>
       <c r="C202" s="16"/>
     </row>
-    <row r="203" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="203" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B203" s="16"/>
       <c r="C203" s="16"/>
     </row>
-    <row r="204" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="204" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B204" s="16"/>
       <c r="C204" s="16"/>
     </row>
-    <row r="205" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="205" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B205" s="16"/>
       <c r="C205" s="16"/>
     </row>
-    <row r="206" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="206" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B206" s="16"/>
       <c r="C206" s="16"/>
     </row>
-    <row r="207" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="207" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B207" s="16"/>
       <c r="C207" s="16"/>
     </row>
-    <row r="208" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="208" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B208" s="16"/>
       <c r="C208" s="16"/>
     </row>
-    <row r="209" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="209" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B209" s="16"/>
       <c r="C209" s="16"/>
     </row>
-    <row r="210" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="210" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B210" s="16"/>
       <c r="C210" s="16"/>
     </row>
-    <row r="211" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="211" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B211" s="16"/>
       <c r="C211" s="16"/>
     </row>
-    <row r="212" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="212" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B212" s="16"/>
       <c r="C212" s="16"/>
     </row>
-    <row r="213" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="213" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B213" s="16"/>
       <c r="C213" s="16"/>
     </row>
-    <row r="214" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="214" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B214" s="16"/>
       <c r="C214" s="16"/>
     </row>
-    <row r="215" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="215" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B215" s="16"/>
       <c r="C215" s="16"/>
     </row>
-    <row r="216" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="216" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B216" s="16"/>
       <c r="C216" s="16"/>
     </row>
-    <row r="217" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="217" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B217" s="16"/>
       <c r="C217" s="16"/>
     </row>
-    <row r="218" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="218" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B218" s="16"/>
       <c r="C218" s="16"/>
     </row>
-    <row r="219" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="219" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B219" s="16"/>
       <c r="C219" s="16"/>
     </row>
-    <row r="220" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="220" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B220" s="16"/>
       <c r="C220" s="16"/>
     </row>
-    <row r="221" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="221" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B221" s="16"/>
       <c r="C221" s="16"/>
     </row>
-    <row r="222" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="222" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B222" s="16"/>
       <c r="C222" s="16"/>
     </row>
-    <row r="223" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="223" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B223" s="16"/>
       <c r="C223" s="16"/>
     </row>
-    <row r="224" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="224" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B224" s="16"/>
       <c r="C224" s="16"/>
     </row>
-    <row r="225" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="225" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B225" s="16"/>
       <c r="C225" s="16"/>
     </row>
-    <row r="226" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="226" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B226" s="16"/>
       <c r="C226" s="16"/>
     </row>
-    <row r="227" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="227" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B227" s="16"/>
       <c r="C227" s="16"/>
     </row>
-    <row r="228" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="228" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B228" s="16"/>
       <c r="C228" s="16"/>
     </row>
-    <row r="229" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="229" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B229" s="16"/>
       <c r="C229" s="16"/>
     </row>
-    <row r="230" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="230" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B230" s="16"/>
       <c r="C230" s="16"/>
     </row>
-    <row r="231" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="231" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B231" s="16"/>
       <c r="C231" s="16"/>
     </row>
-    <row r="232" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="232" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B232" s="16"/>
       <c r="C232" s="16"/>
     </row>
-    <row r="233" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="233" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B233" s="16"/>
       <c r="C233" s="16"/>
     </row>
-    <row r="234" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="234" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B234" s="16"/>
       <c r="C234" s="16"/>
     </row>
-    <row r="235" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="235" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B235" s="16"/>
       <c r="C235" s="16"/>
     </row>
-    <row r="236" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="236" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B236" s="16"/>
       <c r="C236" s="16"/>
     </row>
-    <row r="237" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="237" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B237" s="16"/>
       <c r="C237" s="16"/>
     </row>
-    <row r="238" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="238" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B238" s="16"/>
       <c r="C238" s="16"/>
     </row>
-    <row r="239" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="239" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B239" s="16"/>
       <c r="C239" s="16"/>
     </row>
-    <row r="240" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="240" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B240" s="16"/>
       <c r="C240" s="16"/>
     </row>
-    <row r="241" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="241" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B241" s="16"/>
       <c r="C241" s="16"/>
     </row>
-    <row r="242" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="242" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B242" s="16"/>
       <c r="C242" s="16"/>
     </row>
-    <row r="243" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="243" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B243" s="16"/>
       <c r="C243" s="16"/>
     </row>
-    <row r="244" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="244" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B244" s="16"/>
       <c r="C244" s="16"/>
     </row>
-    <row r="245" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="245" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B245" s="16"/>
       <c r="C245" s="16"/>
     </row>
-    <row r="246" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="246" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B246" s="16"/>
       <c r="C246" s="16"/>
     </row>
-    <row r="247" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="247" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B247" s="16"/>
       <c r="C247" s="16"/>
     </row>
-    <row r="248" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="248" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B248" s="16"/>
       <c r="C248" s="16"/>
     </row>
-    <row r="249" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="249" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B249" s="16"/>
       <c r="C249" s="16"/>
     </row>
-    <row r="250" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="250" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B250" s="16"/>
       <c r="C250" s="16"/>
     </row>
-    <row r="251" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="251" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B251" s="16"/>
       <c r="C251" s="16"/>
     </row>
-    <row r="252" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="252" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B252" s="16"/>
       <c r="C252" s="16"/>
     </row>
-    <row r="253" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="253" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B253" s="16"/>
       <c r="C253" s="16"/>
     </row>
-    <row r="254" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="254" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B254" s="16"/>
       <c r="C254" s="16"/>
     </row>
-    <row r="255" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="255" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B255" s="16"/>
       <c r="C255" s="16"/>
     </row>
-    <row r="256" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="256" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B256" s="16"/>
       <c r="C256" s="16"/>
     </row>
-    <row r="257" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="257" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B257" s="16"/>
       <c r="C257" s="16"/>
     </row>
-    <row r="258" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="258" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B258" s="16"/>
       <c r="C258" s="16"/>
     </row>
-    <row r="259" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="259" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B259" s="16"/>
       <c r="C259" s="16"/>
     </row>
-    <row r="260" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="260" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B260" s="16"/>
       <c r="C260" s="16"/>
     </row>
-    <row r="261" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="261" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B261" s="16"/>
       <c r="C261" s="16"/>
     </row>
-    <row r="262" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="262" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B262" s="16"/>
       <c r="C262" s="16"/>
     </row>
-    <row r="263" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="263" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B263" s="16"/>
       <c r="C263" s="16"/>
     </row>
-    <row r="264" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="264" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B264" s="16"/>
       <c r="C264" s="16"/>
     </row>
-    <row r="265" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="265" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B265" s="16"/>
       <c r="C265" s="16"/>
     </row>
-    <row r="266" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="266" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B266" s="16"/>
       <c r="C266" s="16"/>
     </row>
-    <row r="267" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="267" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B267" s="16"/>
       <c r="C267" s="16"/>
     </row>
-    <row r="268" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="268" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B268" s="16"/>
       <c r="C268" s="16"/>
     </row>
-    <row r="269" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="269" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B269" s="16"/>
       <c r="C269" s="16"/>
     </row>
-    <row r="270" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="270" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B270" s="16"/>
       <c r="C270" s="16"/>
     </row>
-    <row r="271" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="271" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B271" s="16"/>
       <c r="C271" s="16"/>
     </row>
-    <row r="272" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="272" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B272" s="16"/>
       <c r="C272" s="16"/>
     </row>
-    <row r="273" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="273" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B273" s="16"/>
       <c r="C273" s="16"/>
     </row>
-    <row r="274" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="274" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B274" s="16"/>
       <c r="C274" s="16"/>
     </row>
-    <row r="275" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="275" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B275" s="16"/>
       <c r="C275" s="16"/>
     </row>
-    <row r="276" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="276" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B276" s="16"/>
       <c r="C276" s="16"/>
     </row>
-    <row r="277" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="277" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B277" s="16"/>
       <c r="C277" s="16"/>
     </row>
-    <row r="278" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="278" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B278" s="16"/>
       <c r="C278" s="16"/>
     </row>
-    <row r="279" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="279" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B279" s="16"/>
       <c r="C279" s="16"/>
     </row>
-    <row r="280" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="280" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B280" s="16"/>
       <c r="C280" s="16"/>
     </row>
-    <row r="281" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="281" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B281" s="16"/>
       <c r="C281" s="16"/>
     </row>
-    <row r="282" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="282" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B282" s="16"/>
       <c r="C282" s="16"/>
     </row>
-    <row r="283" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="283" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B283" s="16"/>
       <c r="C283" s="16"/>
     </row>
-    <row r="284" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="284" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B284" s="16"/>
       <c r="C284" s="16"/>
     </row>
-    <row r="285" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="285" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B285" s="16"/>
       <c r="C285" s="16"/>
     </row>
-    <row r="286" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="286" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B286" s="16"/>
       <c r="C286" s="16"/>
     </row>
-    <row r="287" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="287" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B287" s="16"/>
       <c r="C287" s="16"/>
     </row>
-    <row r="288" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="288" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B288" s="16"/>
       <c r="C288" s="16"/>
     </row>
-    <row r="289" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="289" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B289" s="16"/>
       <c r="C289" s="16"/>
     </row>
-    <row r="290" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="290" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B290" s="16"/>
       <c r="C290" s="16"/>
     </row>
-    <row r="291" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="291" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B291" s="16"/>
       <c r="C291" s="16"/>
     </row>
-    <row r="292" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="292" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B292" s="16"/>
       <c r="C292" s="16"/>
     </row>
-    <row r="293" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="293" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B293" s="16"/>
       <c r="C293" s="16"/>
     </row>
-    <row r="294" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="294" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B294" s="16"/>
       <c r="C294" s="16"/>
     </row>
-    <row r="295" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="295" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B295" s="16"/>
       <c r="C295" s="16"/>
     </row>
-    <row r="296" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="296" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B296" s="16"/>
       <c r="C296" s="16"/>
     </row>
-    <row r="297" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="297" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B297" s="16"/>
       <c r="C297" s="16"/>
     </row>
-    <row r="298" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="298" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B298" s="16"/>
       <c r="C298" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="E2:R2"/>
     <mergeCell ref="AB2:AC2"/>
     <mergeCell ref="AD2:AH2"/>
     <mergeCell ref="S2:AA2"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AC8:AC1048576" xr:uid="{E848D1B3-A544-43CB-995A-224F4694D1DF}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AB8:AB1048576" xr:uid="{36F1F74E-8596-4578-B8FB-7BBF022C751E}">
       <formula1>"Accounts Payable, Accounts Receivable, NetClose Amortization"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="E1" r:id="rId1" display="https://support.netgain.tech/article/791469/account-grouping-subsidiary-configuration" xr:uid="{63F76AE8-3E23-4F75-B4AE-20B2D7DA63D3}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId2"/>