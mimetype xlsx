--- v1 (2026-02-06)
+++ v2 (2026-06-25)
@@ -5,312 +5,238 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://atlasadvisory.sharepoint.com/sites/implementations/Shared Documents/00 Project Resources/01 Templates/NetClose/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="323" documentId="8_{3675EA2C-F631-40D9-9788-56C4A70E12AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{581BD188-BAC4-4CB8-AFA3-702738995BFA}"/>
+  <xr:revisionPtr revIDLastSave="454" documentId="8_{3675EA2C-F631-40D9-9788-56C4A70E12AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9249969D-5D91-443F-9F7A-3418C619DFAA}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{A72FCF73-D84B-4A48-942D-90A23052E9AB}"/>
   </bookViews>
   <sheets>
     <sheet name="Amortization Types" sheetId="2" r:id="rId1"/>
     <sheet name="Amortizations" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Tyler Persson</author>
   </authors>
   <commentList>
     <comment ref="D1" authorId="0" shapeId="0" xr:uid="{CD9AD025-E68D-453A-A08B-5A41230B0E78}">
       <text>
         <r>
           <rPr>
-            <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t>Tyler Persson:</t>
+          <t>This is the account that will be debited in the capitalization entry of the amortization. It will be credited each time amortization is run.</t>
         </r>
+      </text>
+    </comment>
+    <comment ref="E1" authorId="0" shapeId="0" xr:uid="{D8147CB1-F257-4932-B66A-ED9C2AE9F0A0}">
+      <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t xml:space="preserve">
-This is the account that will be debited in the capitalization entry of the amortization. It will be credited each time amortization is run.</t>
+          <t>This is the account debited each time amortization is run.</t>
         </r>
       </text>
     </comment>
-    <comment ref="E1" authorId="0" shapeId="0" xr:uid="{D8147CB1-F257-4932-B66A-ED9C2AE9F0A0}">
+    <comment ref="F1" authorId="0" shapeId="0" xr:uid="{53E2899C-320F-43DB-99FC-1A9D869B1EEA}">
       <text>
-        <r>
-[...8 lines deleted...]
-        </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t xml:space="preserve">
-[...24 lines deleted...]
-This is the credit account used whenever a new amortization is capitalized or a modification is made. It will be overridden if the source transaction the amortization is created from has a different debit account on it.</t>
+          <t>If a clearing account is used, this will create an initial balance entry for the amortization where the balance sheet account is debited and the clearing account is credited for the full amortization.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Tyler Persson</author>
+    <author>Christine Ball</author>
   </authors>
   <commentList>
     <comment ref="B1" authorId="0" shapeId="0" xr:uid="{619BFAF7-93AD-49FD-9FBE-7B047E644905}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Must be a Type from the previous tab.</t>
         </r>
       </text>
     </comment>
     <comment ref="C1" authorId="0" shapeId="0" xr:uid="{13A7EFF5-B6E5-4CEB-97ED-BFEA2D999D40}">
       <text>
         <r>
           <rPr>
-            <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t>Tyler Persson:</t>
+          <t>This is the date the amortization was originally capitalized.</t>
         </r>
+      </text>
+    </comment>
+    <comment ref="D1" authorId="1" shapeId="0" xr:uid="{62F898DD-4123-41B8-8ABD-FAF43E2109E0}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t>This is the date NetClose will start amortizing the amortization.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="F1" authorId="0" shapeId="0" xr:uid="{CABEC989-BFD0-4E9F-ABC4-ACE65668D865}">
+      <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t xml:space="preserve">
-Should match start date in most cases. This is the date the capitalization entry will be run (debit balance sheet account, credit clearing account), which should be at or after the start date.</t>
+          <t>For historical amortizations, this is the remaining term for the amortization as of the Start Date.</t>
         </r>
       </text>
     </comment>
-    <comment ref="F1" authorId="0" shapeId="0" xr:uid="{CABEC989-BFD0-4E9F-ABC4-ACE65668D865}">
+    <comment ref="H1" authorId="0" shapeId="0" xr:uid="{7E525A67-D9E2-4FDA-A98F-0ACDD6FEC669}">
       <text>
-        <r>
-[...8 lines deleted...]
-        </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t xml:space="preserve">
-For historical amortizations, this is the remaining term for the amortization.</t>
+          <t>For historical amortizations, this is the amount remaining on the amortization as of the Start Date.</t>
         </r>
       </text>
     </comment>
-    <comment ref="H1" authorId="0" shapeId="0" xr:uid="{7E525A67-D9E2-4FDA-A98F-0ACDD6FEC669}">
+    <comment ref="I2" authorId="1" shapeId="0" xr:uid="{3D55B920-FD6D-43A7-A030-34BA35DBEA3C}">
       <text>
-        <r>
-[...8 lines deleted...]
-        </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t xml:space="preserve">
-For historical amortizations, this is the amount remaining on the amortization.</t>
+          <t>See note on Amortization Types tab.</t>
         </r>
       </text>
     </comment>
-    <comment ref="I1" authorId="0" shapeId="0" xr:uid="{75B20250-6822-405A-8811-50B267E8F909}">
+    <comment ref="J2" authorId="1" shapeId="0" xr:uid="{20764E7E-6C45-49FA-971B-453C47660D31}">
       <text>
-        <r>
-[...8 lines deleted...]
-        </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t xml:space="preserve">
-[...24 lines deleted...]
-If the clearing account for this amortization (credit account in capitalization and modification entries) should be different than what is on the amortization type, input it here. Otherwise, leave blank.</t>
+          <t>See note on Amortization Types tab.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="83">
   <si>
     <t>Amortization Type Name</t>
   </si>
   <si>
     <t>Expense Convention</t>
   </si>
   <si>
     <t>Default Term</t>
   </si>
   <si>
     <t>Balance Sheet Account</t>
   </si>
   <si>
     <t>Income Statement Account</t>
   </si>
   <si>
     <t>Clearing Account</t>
   </si>
   <si>
     <t>Required</t>
   </si>
   <si>
     <t>Optional</t>
   </si>
   <si>
@@ -343,113 +269,95 @@
   <si>
     <t>Amortization Name</t>
   </si>
   <si>
     <t>Amortization Type</t>
   </si>
   <si>
     <t>Capitalization Date</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Term</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
-    <t>Income Statement Account Override</t>
-[...4 lines deleted...]
-  <si>
     <t>Subsidiary</t>
   </si>
   <si>
     <t>Subsidiary Internal ID</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>Location Internal ID</t>
   </si>
   <si>
     <t>Department</t>
   </si>
   <si>
     <t>Department Internal ID</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Class Internal ID</t>
   </si>
   <si>
     <t>Vendor</t>
   </si>
   <si>
     <t>Vendor Internal ID</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Source Transaction</t>
   </si>
   <si>
     <t>Parent Amortization</t>
   </si>
   <si>
     <t>Shared Transaction Balance Sheet Template</t>
   </si>
   <si>
     <t>Shared Transactions Expense Account Template</t>
   </si>
   <si>
-    <t>Required - If using location</t>
-[...10 lines deleted...]
-  <si>
     <t>Open Text</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Whole Number (+)</t>
   </si>
   <si>
     <t>NetSuite Currency</t>
   </si>
   <si>
     <t>Decimal Number</t>
   </si>
   <si>
     <t>GL Account Number</t>
   </si>
   <si>
     <t>NetSuite Subsidiary</t>
   </si>
   <si>
     <t>NetSuite Subsidiary Internal ID</t>
   </si>
   <si>
     <t>NetSuite Location</t>
@@ -505,193 +413,375 @@
   <si>
     <t>Administrative</t>
   </si>
   <si>
     <t>Internal Use</t>
   </si>
   <si>
     <t>Adobe</t>
   </si>
   <si>
     <t>Creative Cloud for Internal Use</t>
   </si>
   <si>
     <t>Bill #28756</t>
   </si>
   <si>
     <t>NetGain Parent Software Amortization</t>
   </si>
   <si>
     <t>None</t>
   </si>
   <si>
     <t>Headcount</t>
   </si>
   <si>
-    <t>Required - If using subsidiary</t>
-[...1 lines deleted...]
-  <si>
     <t>USA</t>
+  </si>
+  <si>
+    <t>Optional but recommended</t>
+  </si>
+  <si>
+    <t>Note on Account Selections</t>
+  </si>
+  <si>
+    <t>If populated here, accounts set on the amortization type flow onto every new amortization of that type at the moment it is created - whether the amortization is entered manually, uploaded by CSV, or created from a transaction. 
+On initial upload, users can override these accounts on individual amortization records (see Amortizations tab) if desired. 
+For creating new amortizations from transactions in the system, if no accounts are populated on the type, then accounts will fall back to the source transaction:
+- The Balance Sheet account falls back to the account's deferral account
+- The Income Statement and Clearing accounts fall back to the account the transaction line is posted to</t>
+  </si>
+  <si>
+    <t>Required if not populated on the Type</t>
+  </si>
+  <si>
+    <t>Required if using subsidiary</t>
+  </si>
+  <si>
+    <t>Required if using location</t>
+  </si>
+  <si>
+    <t>Required if using department</t>
+  </si>
+  <si>
+    <t>Required if using class</t>
+  </si>
+  <si>
+    <t>Required if using vendor</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
-    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+  <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...12 lines deleted...]
-    <font>
       <i/>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="6">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -972,633 +1062,760 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F964AF90-0419-4374-A3B9-A4B55D16E792}">
-  <dimension ref="A1:F5"/>
+  <dimension ref="A1:M15"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="B11" sqref="B11"/>
+      <selection activeCell="K19" sqref="K19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="27.54296875" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="30.26953125" customWidth="1"/>
+    <col min="1" max="1" width="23.42578125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="21.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="29.28515625" customWidth="1"/>
+    <col min="6" max="6" width="29.140625" customWidth="1"/>
+    <col min="7" max="7" width="3.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A2" s="12" t="s">
+    <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="12" t="s">
+      <c r="B2" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="D2" s="12" t="s">
-[...3 lines deleted...]
-        <v>6</v>
+      <c r="D2" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>74</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="H2" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="I2" s="13"/>
+      <c r="J2" s="13"/>
+      <c r="K2" s="13"/>
+      <c r="L2" s="13"/>
+      <c r="M2" s="14"/>
+    </row>
+    <row r="3" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="H3" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="I3" s="16"/>
+      <c r="J3" s="16"/>
+      <c r="K3" s="16"/>
+      <c r="L3" s="16"/>
+      <c r="M3" s="17"/>
+    </row>
+    <row r="4" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="3">
         <v>12</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="5" spans="1:6" ht="7" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H4" s="18"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="19"/>
+      <c r="L4" s="19"/>
+      <c r="M4" s="20"/>
+    </row>
+    <row r="5" spans="1:13" ht="6.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="19"/>
+      <c r="J5" s="19"/>
+      <c r="K5" s="19"/>
+      <c r="L5" s="19"/>
+      <c r="M5" s="20"/>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="H6" s="18"/>
+      <c r="I6" s="19"/>
+      <c r="J6" s="19"/>
+      <c r="K6" s="19"/>
+      <c r="L6" s="19"/>
+      <c r="M6" s="20"/>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="H7" s="18"/>
+      <c r="I7" s="19"/>
+      <c r="J7" s="19"/>
+      <c r="K7" s="19"/>
+      <c r="L7" s="19"/>
+      <c r="M7" s="20"/>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="H8" s="18"/>
+      <c r="I8" s="19"/>
+      <c r="J8" s="19"/>
+      <c r="K8" s="19"/>
+      <c r="L8" s="19"/>
+      <c r="M8" s="20"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="H9" s="18"/>
+      <c r="I9" s="19"/>
+      <c r="J9" s="19"/>
+      <c r="K9" s="19"/>
+      <c r="L9" s="19"/>
+      <c r="M9" s="20"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="H10" s="18"/>
+      <c r="I10" s="19"/>
+      <c r="J10" s="19"/>
+      <c r="K10" s="19"/>
+      <c r="L10" s="19"/>
+      <c r="M10" s="20"/>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="H11" s="18"/>
+      <c r="I11" s="19"/>
+      <c r="J11" s="19"/>
+      <c r="K11" s="19"/>
+      <c r="L11" s="19"/>
+      <c r="M11" s="20"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="H12" s="18"/>
+      <c r="I12" s="19"/>
+      <c r="J12" s="19"/>
+      <c r="K12" s="19"/>
+      <c r="L12" s="19"/>
+      <c r="M12" s="20"/>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="H13" s="18"/>
+      <c r="I13" s="19"/>
+      <c r="J13" s="19"/>
+      <c r="K13" s="19"/>
+      <c r="L13" s="19"/>
+      <c r="M13" s="20"/>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="H14" s="18"/>
+      <c r="I14" s="19"/>
+      <c r="J14" s="19"/>
+      <c r="K14" s="19"/>
+      <c r="L14" s="19"/>
+      <c r="M14" s="20"/>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="H15" s="21"/>
+      <c r="I15" s="22"/>
+      <c r="J15" s="22"/>
+      <c r="K15" s="22"/>
+      <c r="L15" s="22"/>
+      <c r="M15" s="23"/>
     </row>
   </sheetData>
-  <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B6:B100" xr:uid="{4A45E5BD-17D4-430C-A511-902DDA0C83D2}">
+  <mergeCells count="2">
+    <mergeCell ref="H2:M2"/>
+    <mergeCell ref="H3:M15"/>
+  </mergeCells>
+  <dataValidations disablePrompts="1" count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B6:B98" xr:uid="{4A45E5BD-17D4-430C-A511-902DDA0C83D2}">
       <formula1>"Full Month,Partial Month"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5418524D-A9A4-4BBB-9567-96D06ED50312}">
-  <dimension ref="A1:Y22"/>
+  <dimension ref="A1:Z23"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="C13" sqref="C13"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="27.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="27.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="17.54296875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18" bestFit="1" customWidth="1"/>
-    <col min="4" max="5" width="13.453125" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="25" max="25" width="44" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="13.42578125" customWidth="1"/>
+    <col min="6" max="6" width="28.85546875" customWidth="1"/>
+    <col min="7" max="7" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="19.140625" customWidth="1"/>
+    <col min="9" max="9" width="28.5703125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="29.7109375" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="33.140625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="18.85546875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="22.28515625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="20.28515625" customWidth="1"/>
+    <col min="15" max="15" width="21" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="22.140625" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="15.5703125" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="21.140625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="17.7109375" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="20.140625" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="28.7109375" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="20.5703125" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="35.85546875" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="40.42578125" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="44" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="L1" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="M1" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="K1" s="7" t="s">
+      <c r="N1" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="L1" s="7" t="s">
+      <c r="O1" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="P1" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="O1" s="1" t="s">
+      <c r="R1" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="P1" s="1" t="s">
+      <c r="S1" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="Q1" s="1" t="s">
+      <c r="T1" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="R1" s="1" t="s">
+      <c r="U1" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="S1" s="1" t="s">
+      <c r="V1" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="W1" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="U1" s="1" t="s">
+      <c r="X1" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="V1" s="1" t="s">
+      <c r="Y1" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="W1" s="1" t="s">
+      <c r="Z1" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="X1" s="1" t="s">
-[...7 lines deleted...]
-      <c r="A2" s="12" t="s">
+    </row>
+    <row r="2" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A2" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="12" t="s">
+      <c r="B2" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="12" t="s">
+      <c r="C2" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D2" s="12" t="s">
+      <c r="D2" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="E2" s="12" t="s">
+      <c r="E2" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="12" t="s">
+      <c r="F2" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="12" t="s">
+      <c r="G2" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="12" t="s">
+      <c r="H2" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="I2" s="2" t="s">
+      <c r="I2" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="J2" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="K2" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="J2" s="2" t="s">
+      <c r="L2" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="M2" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="N2" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="K2" s="12" t="s">
-[...2 lines deleted...]
-      <c r="L2" s="12" t="s">
+      <c r="O2" s="11" t="s">
         <v>79</v>
       </c>
-      <c r="M2" s="2" t="s">
+      <c r="P2" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="N2" s="12" t="s">
-[...2 lines deleted...]
-      <c r="O2" s="2" t="s">
+      <c r="Q2" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="R2" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="P2" s="12" t="s">
-[...2 lines deleted...]
-      <c r="Q2" s="2" t="s">
+      <c r="S2" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="T2" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="R2" s="12" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="U2" s="11" t="s">
+        <v>82</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="X2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="Y2" s="2" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="3" spans="1:25" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="Z2" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="K3" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="L3" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="M3" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="D3" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F3" s="2" t="s">
+      <c r="N3" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="G3" s="2" t="s">
+      <c r="O3" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="H3" s="2" t="s">
+      <c r="P3" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="I3" s="2" t="s">
+      <c r="Q3" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="J3" s="2" t="s">
-[...2 lines deleted...]
-      <c r="K3" s="2" t="s">
+      <c r="R3" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="L3" s="2" t="s">
+      <c r="S3" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="M3" s="2" t="s">
+      <c r="T3" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="N3" s="2" t="s">
+      <c r="U3" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="O3" s="2" t="s">
+      <c r="V3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="W3" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="P3" s="2" t="s">
+      <c r="X3" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="Q3" s="2" t="s">
+      <c r="Y3" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="R3" s="2" t="s">
+      <c r="Z3" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="S3" s="2" t="s">
+      <c r="B4" s="3" t="s">
         <v>60</v>
-      </c>
-[...24 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C4" s="5">
         <v>44805</v>
       </c>
       <c r="D4" s="5">
         <v>44866</v>
       </c>
       <c r="E4" s="5">
         <v>45230</v>
       </c>
       <c r="F4" s="3">
         <v>12</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="H4" s="6">
         <v>100000</v>
       </c>
       <c r="I4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M4" s="3">
+        <v>108</v>
+      </c>
+      <c r="N4" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="O4" s="3">
+        <v>66</v>
+      </c>
+      <c r="P4" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q4" s="3">
+        <v>325</v>
+      </c>
+      <c r="R4" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="S4" s="3">
+        <v>3</v>
+      </c>
+      <c r="T4" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="J4" s="3" t="s">
+      <c r="U4" s="3">
+        <v>89</v>
+      </c>
+      <c r="V4" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="K4" s="3" t="s">
+      <c r="W4" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="L4" s="3">
-[...2 lines deleted...]
-      <c r="M4" s="3" t="s">
+      <c r="X4" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="N4" s="3">
-[...2 lines deleted...]
-      <c r="O4" s="3" t="s">
+      <c r="Y4" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="P4" s="3">
-[...2 lines deleted...]
-      <c r="Q4" s="3" t="s">
+      <c r="Z4" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="R4" s="3">
-[...24 lines deleted...]
-    <row r="5" spans="1:25" ht="8.5" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="5" spans="1:26" ht="8.4499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
-    </row>
-    <row r="6" spans="1:25" x14ac:dyDescent="0.35">
+      <c r="Z5" s="4"/>
+    </row>
+    <row r="6" spans="1:26" x14ac:dyDescent="0.25">
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
-      <c r="F6" s="11"/>
-      <c r="G6" s="10"/>
+      <c r="F6" s="10"/>
       <c r="H6" s="9"/>
-    </row>
-    <row r="7" spans="1:25" x14ac:dyDescent="0.35">
+      <c r="I6" s="9"/>
+    </row>
+    <row r="7" spans="1:26" x14ac:dyDescent="0.25">
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="G7" s="8"/>
     </row>
-    <row r="8" spans="1:25" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:26" x14ac:dyDescent="0.25">
       <c r="D8" s="8"/>
     </row>
-    <row r="9" spans="1:25" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:26" x14ac:dyDescent="0.25">
       <c r="D9" s="8"/>
     </row>
-    <row r="10" spans="1:25" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:26" x14ac:dyDescent="0.25">
       <c r="D10" s="8"/>
     </row>
-    <row r="11" spans="1:25" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:26" x14ac:dyDescent="0.25">
       <c r="D11" s="8"/>
     </row>
-    <row r="12" spans="1:25" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:26" x14ac:dyDescent="0.25">
       <c r="D12" s="8"/>
     </row>
-    <row r="13" spans="1:25" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:26" x14ac:dyDescent="0.25">
       <c r="D13" s="8"/>
     </row>
-    <row r="14" spans="1:25" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:26" x14ac:dyDescent="0.25">
       <c r="D14" s="8"/>
     </row>
-    <row r="15" spans="1:25" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:26" x14ac:dyDescent="0.25">
       <c r="D15" s="8"/>
     </row>
-    <row r="16" spans="1:25" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:26" x14ac:dyDescent="0.25">
       <c r="D16" s="8"/>
     </row>
-    <row r="17" spans="4:4" x14ac:dyDescent="0.35">
+    <row r="17" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D17" s="8"/>
     </row>
-    <row r="18" spans="4:4" x14ac:dyDescent="0.35">
+    <row r="18" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D18" s="8"/>
     </row>
-    <row r="19" spans="4:4" x14ac:dyDescent="0.35">
+    <row r="19" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D19" s="8"/>
     </row>
-    <row r="20" spans="4:4" x14ac:dyDescent="0.35">
+    <row r="20" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D20" s="8"/>
     </row>
-    <row r="21" spans="4:4" x14ac:dyDescent="0.35">
+    <row r="21" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D21" s="8"/>
     </row>
-    <row r="22" spans="4:4" x14ac:dyDescent="0.35">
+    <row r="22" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D22" s="8"/>
+    </row>
+    <row r="23" spans="4:4" x14ac:dyDescent="0.25">
+      <c r="D23" s="8"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{418E66E7-E3ED-4DED-A89F-779EF206861E}">
           <x14:formula1>
-            <xm:f>'Amortization Types'!$A$6:$A$100</xm:f>
+            <xm:f>'Amortization Types'!$A$6:$A$98</xm:f>
           </x14:formula1>
           <xm:sqref>B6:B500</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006CFA57B52757DC4C8FDB920A9E56944D" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="49bae5183a82a41a5220f2a612b49b8d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25d6ac11-9905-406a-baf8-0ce0647ce831" xmlns:ns3="c13bada6-21eb-4901-a43a-04dce55083ae" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="433a90c39c4ef9dcf50d58c010ed9a0f" ns2:_="" ns3:_="">
     <xsd:import namespace="25d6ac11-9905-406a-baf8-0ce0647ce831"/>
     <xsd:import namespace="c13bada6-21eb-4901-a43a-04dce55083ae"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -1801,83 +2018,100 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25d6ac11-9905-406a-baf8-0ce0647ce831">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c13bada6-21eb-4901-a43a-04dce55083ae" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A20C41D0-C120-419C-87E4-7F875B00DD95}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{954E4B9D-1D4F-495D-9777-39BC016FAC3F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="25d6ac11-9905-406a-baf8-0ce0647ce831"/>
+    <ds:schemaRef ds:uri="c13bada6-21eb-4901-a43a-04dce55083ae"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D27209E-CB81-4384-B881-26560D5BCA8B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="c13bada6-21eb-4901-a43a-04dce55083ae"/>
     <ds:schemaRef ds:uri="25d6ac11-9905-406a-baf8-0ce0647ce831"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-  </ds:schemaRefs>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Amortization Types</vt:lpstr>
       <vt:lpstr>Amortizations</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>