--- v0 (2025-10-08)
+++ v1 (2026-06-07)
@@ -2,89 +2,89 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://atlasadvisory.sharepoint.com/sites/implementations/Shared Documents/_NetClose Packet/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://atlasadvisory.sharepoint.com/sites/implementations/Shared Documents/00 Project Resources/01 Templates/NetClose/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="305" documentId="8_{6ECDC603-B97A-4986-B931-0A0F8F67F0EB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{34DEBD9B-C4C8-4AF5-8D86-6849615DACC8}"/>
+  <xr:revisionPtr revIDLastSave="351" documentId="8_{6ECDC603-B97A-4986-B931-0A0F8F67F0EB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3A972959-115E-45B9-9DBA-8A684CF07001}"/>
   <bookViews>
-    <workbookView minimized="1" xWindow="4140" yWindow="4290" windowWidth="16920" windowHeight="10460" xr2:uid="{BB02FC24-7E15-4A89-A6A3-EB12E0E9028B}"/>
+    <workbookView xWindow="-90" yWindow="0" windowWidth="11700" windowHeight="14730" xr2:uid="{BB02FC24-7E15-4A89-A6A3-EB12E0E9028B}"/>
   </bookViews>
   <sheets>
     <sheet name="NetClose Test Cases" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'NetClose Test Cases'!$A$2:$J$14</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="130">
   <si>
     <t>Case #</t>
   </si>
   <si>
     <t>Optional/Required</t>
   </si>
   <si>
     <t>NetClose Action</t>
   </si>
   <si>
     <t>Detail</t>
   </si>
   <si>
     <t>Did it work?</t>
   </si>
   <si>
     <t>Role Used</t>
   </si>
   <si>
     <t>Test Notes</t>
   </si>
   <si>
     <t>Required</t>
   </si>
   <si>
@@ -168,59 +168,50 @@
   </si>
   <si>
     <t>NetClose &gt; Accruals &gt; Match Accruals</t>
   </si>
   <si>
     <t xml:space="preserve">Properly match an accrual to a transaction.
 </t>
   </si>
   <si>
     <t>NetClose &gt; Accruals &gt; Adjust Accruals</t>
   </si>
   <si>
     <t xml:space="preserve">Properly adjust the accrual based on the transaction.
 </t>
   </si>
   <si>
     <t>Amortizations</t>
   </si>
   <si>
     <t>Create an Amortization Type</t>
   </si>
   <si>
     <t>NetClose &gt; Setup &gt; Amortization Type</t>
   </si>
   <si>
-    <t>Create an Amortization Record</t>
-[...7 lines deleted...]
-  <si>
     <t>Create an Amortization from a Transaction</t>
   </si>
   <si>
     <t>NetClose &gt; Amortization &gt; Create From Transaction</t>
   </si>
   <si>
     <t>Properly create a new amortization record from a bill in NetSuite.</t>
   </si>
   <si>
     <t>Generate Amortization Schedule</t>
   </si>
   <si>
     <t>NetClose &gt; Amortization &gt; Generate Schedules</t>
   </si>
   <si>
     <t>Properly generate amortization schedules for a record.</t>
   </si>
   <si>
     <t>NetClose &gt; Amortization &gt; Commence</t>
   </si>
   <si>
     <t>Properly commence an amortization record.</t>
   </si>
   <si>
     <t>NetClose &gt; Amortization &gt; Process Monthly Journals</t>
@@ -259,174 +250,126 @@
   <si>
     <t>Tasks</t>
   </si>
   <si>
     <t>Reconciliations</t>
   </si>
   <si>
     <t>Flux Analysis</t>
   </si>
   <si>
     <t>NetClose Module</t>
   </si>
   <si>
     <t>NetClose &gt; Setup &gt; System Setup &gt; Import Tools</t>
   </si>
   <si>
     <t>Configure NetClose Permissions</t>
   </si>
   <si>
     <t>Add a NetClose User</t>
   </si>
   <si>
     <t>Expected Result</t>
   </si>
   <si>
-    <t>NetClose - Roles &amp; Permissions | Support Site</t>
-[...1 lines deleted...]
-  <si>
     <t>NetClose - Add NetClose Users | Support Site</t>
   </si>
   <si>
     <t>NetClose Task Steps | Support Site</t>
   </si>
   <si>
     <t>NetClose - Tasks Upload Template | Support Site</t>
   </si>
   <si>
-    <t>NetClose Close Tasks | Support Site</t>
-[...4 lines deleted...]
-  <si>
     <t>NetClose Prepare and Start Close Tasks | Support Site</t>
   </si>
   <si>
     <t>NetClose - Reconciliation Upload Template | Support Site</t>
   </si>
   <si>
     <t>Account Grouping Basic Configuration | Support Site</t>
   </si>
   <si>
     <t>Generate Reconciliations | Support Site</t>
   </si>
   <si>
-    <t>NetClose - Prepare and Review Reconciliations v2 | Support Site</t>
-[...1 lines deleted...]
-  <si>
     <t>Reconciliation Items | Support Site</t>
   </si>
   <si>
     <t>Create New Accrual | Support Site</t>
   </si>
   <si>
     <t>Modify Accruals | Support Site</t>
   </si>
   <si>
-    <t>NetClose - Matching Accruals | Support Site</t>
-[...25 lines deleted...]
-  <si>
     <t>Create an Accrual Type</t>
   </si>
   <si>
     <t>NetClose &gt; Setup &gt; Accrual Type</t>
   </si>
   <si>
     <t>Creating Accrual Types | Support Site</t>
   </si>
   <si>
     <t>Upload Account Groupings via CSV</t>
   </si>
   <si>
     <t>Add an Item to Reconciliation Record</t>
   </si>
   <si>
     <t>Create Standalone Task</t>
   </si>
   <si>
     <t>Create Standalone Accounting Procedure and add Steps</t>
   </si>
   <si>
     <t>Create Standalone Account Grouping</t>
   </si>
   <si>
     <t>Adjust Accrual</t>
   </si>
   <si>
     <t>Commence Amortizations</t>
   </si>
   <si>
     <t>Run Monthly Amortization Journals</t>
   </si>
   <si>
     <t>Set up Flux Accounts</t>
   </si>
   <si>
     <t>NetClose &gt; Setup &gt; Enable Flux Analysis Accounts</t>
   </si>
   <si>
     <t>Create Flux Scenario Template</t>
   </si>
   <si>
     <t>Generate Flux Scenario</t>
   </si>
   <si>
     <t>Review Flux Scenario</t>
-  </si>
-[...7 lines deleted...]
-    <t>Generate a Flux Scenario | Support Site</t>
   </si>
   <si>
     <t>Review the Flux Analysis | Support Site</t>
   </si>
   <si>
     <t>Properly add NetClose permissions to existing NetSuite roles.</t>
   </si>
   <si>
     <t>Properly configure accounts for flux analysis.</t>
   </si>
   <si>
     <t>Properly create a flux scenario template.</t>
   </si>
   <si>
     <t>Properly generate a flux scenario.</t>
   </si>
   <si>
     <t>Properly review a flux analysis.</t>
   </si>
   <si>
     <t>NetClose &gt; Flux Analysis &gt; Flux Scenario &gt; New</t>
   </si>
   <si>
     <t>NetClose &gt; Flux Analysis &gt; Generate Flux</t>
   </si>
@@ -446,50 +389,101 @@
     <t>Properly upload tasks into NetClose via CSV</t>
   </si>
   <si>
     <t>Properly upload accounting procedures and steps into NetClose via CSV.</t>
   </si>
   <si>
     <t xml:space="preserve">Generate tasks for the period.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Properly add a reconciliation item to a reconciliation.
 </t>
   </si>
   <si>
     <t>Properly set up an accrual type.</t>
   </si>
   <si>
     <t>Properly set up an amortization type.</t>
   </si>
   <si>
     <t xml:space="preserve">Properly modify an accrual.
 </t>
   </si>
   <si>
     <t>Knowledge Center Instruction Link</t>
+  </si>
+  <si>
+    <t>NetClose - Add Granular Permissions by Role | Support Site</t>
+  </si>
+  <si>
+    <t>NetClose Create Close Tasks | Support Site</t>
+  </si>
+  <si>
+    <t>NetClose Generate Close Tasks | Support Site</t>
+  </si>
+  <si>
+    <t>NetClose - Prepare and Review Reconciliations | Support Site</t>
+  </si>
+  <si>
+    <t>NetClose - Match, Adjust, and Auto Approve Accruals | Support Site</t>
+  </si>
+  <si>
+    <t>Create Amortization Types | Support Site</t>
+  </si>
+  <si>
+    <t>Upload Amortizations via CSV</t>
+  </si>
+  <si>
+    <t>Properly upload amortization records.</t>
+  </si>
+  <si>
+    <t>NetClose - Amortization Template Upload | Support Site</t>
+  </si>
+  <si>
+    <t>Create Amortization from Transaction | Support Site</t>
+  </si>
+  <si>
+    <t>Generate Amortization Schedules | Support Site</t>
+  </si>
+  <si>
+    <t>Commence Amortizations | Support Site</t>
+  </si>
+  <si>
+    <t>Run Amortization Journals | Support Site</t>
+  </si>
+  <si>
+    <t>Modify an Amortization after Commencement | Support Site</t>
+  </si>
+  <si>
+    <t>Set Up Flux Accounts | Support Site</t>
+  </si>
+  <si>
+    <t>Create Flux Scenario Templates | Support Site</t>
+  </si>
+  <si>
+    <t>Generate Flux Scenario | Support Site</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="28"/>
@@ -976,955 +970,932 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/708530/netclose---reconciliation-upload-template" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/355237/create-new-accrual" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/563496/creating-an-amortization" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/275487/setup-flux-accounts" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/508453/task-steps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/390214/commencing-amortizations" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://netgain-support.capacity.com/article/468447/prepare-and-start-close-tasks" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/186569/reconciliation-items" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/661101/creating-amortization-types" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/933748/close-tasks" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/709063/netclose-user-upload" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/775177/adjusting-accruals" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/935010/generating-amortization-schedules" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/862110/review-the-flux-analysis" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/678061/roles--permissions" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/596874/generate-close-checklist" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/590751/netclose---prepare-and-review-reconciliations-v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/609969/creating-accrual-types" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/169455/netclose---tasks-upload-template" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/293438/matching-accruals" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/942227/modifying-an-amortization" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/941842/generate-a-flux-scenario" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/135012/generate-reconciliations" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/719633/creating-an-amortization-from-transactions" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/508453/task-steps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/625735/account-grouping-basic-configuration" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/379995/modify-accruals" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/659996/monthly-journals" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/535797/saved-flux-scenario-templates" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/468447/prepare-and-start-close-tasks" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/186569/reconciliation-items" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/224173/netclose---match--adjust--and-auto-approve-accruals" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/275487/set-up-flux-accounts" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/933748/create-close-tasks" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/719633/create-amortization-from-transaction" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/596874/generate-close-tasks" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/590751/netclose---prepare-and-review-reconciliations-v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/224173/netclose---match--adjust--and-auto-approve-accruals" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/942227/modify-an-amortization-after-commencement" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/678061/netclose-roles-permissions" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/379995/modify-accruals" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/910517/netclose---amortization-template-upload" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/862110/review-the-flux-analysis" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/709063/netclose-add-netclose-users" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/508453/task-steps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/135012/generate-reconciliations" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/659996/run-monthly-journals" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/508453/task-steps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/355237/create-new-accrual" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/390214/commence-amortizations" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/941842/generate-flux-scenario" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/708530/netclose---reconciliation-upload-template" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/661101/create-amortization-types" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/169455/netclose---tasks-upload-template" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/625735/account-grouping-basic-configuration" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/609969/creating-accrual-types" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/935010/generate-amortization-schedules" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.netgain.tech/article/535797/create-flux-scenario-templates" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C8AEFF7-1F86-46F0-BB85-BCA6AAEDC538}">
-  <dimension ref="A1:J34"/>
+  <dimension ref="A1:J31"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
-      <selection activeCell="H3" sqref="H3"/>
+      <selection activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="21.6328125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="47.54296875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="79.7265625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="48" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="75" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="51.90625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="33.08984375" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="78.08984375" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="45.26953125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="36" x14ac:dyDescent="0.8">
       <c r="A1" s="15" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="16"/>
       <c r="G1" s="16"/>
       <c r="H1" s="16"/>
       <c r="I1" s="16"/>
       <c r="J1" s="17"/>
     </row>
     <row r="2" spans="1:10" ht="36" x14ac:dyDescent="0.8">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="3" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="H2" s="3" t="s">
-        <v>131</v>
+        <v>112</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="72" x14ac:dyDescent="0.35">
       <c r="A3" s="4">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="G3" s="6"/>
       <c r="H3" s="7" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="I3" s="12"/>
       <c r="J3" s="11"/>
     </row>
     <row r="4" spans="1:10" ht="108" x14ac:dyDescent="0.35">
       <c r="A4" s="4">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>113</v>
+        <v>94</v>
       </c>
       <c r="G4" s="6"/>
       <c r="H4" s="7" t="s">
-        <v>70</v>
+        <v>113</v>
       </c>
       <c r="I4" s="12"/>
       <c r="J4" s="11"/>
     </row>
     <row r="5" spans="1:10" ht="72" x14ac:dyDescent="0.35">
       <c r="A5" s="4">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C5" s="8" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="9" t="s">
-        <v>122</v>
+        <v>103</v>
       </c>
       <c r="G5" s="10"/>
       <c r="H5" s="7" t="s">
-        <v>74</v>
+        <v>114</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="14"/>
     </row>
     <row r="6" spans="1:10" ht="72" x14ac:dyDescent="0.35">
       <c r="A6" s="4">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C6" s="8" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="9" t="s">
-        <v>124</v>
+        <v>105</v>
       </c>
       <c r="G6" s="10"/>
       <c r="H6" s="7" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="14"/>
     </row>
     <row r="7" spans="1:10" ht="108" x14ac:dyDescent="0.35">
       <c r="A7" s="4">
         <v>6</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C7" s="8" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="9" t="s">
-        <v>123</v>
+        <v>104</v>
       </c>
       <c r="G7" s="10"/>
       <c r="H7" s="7" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="14"/>
     </row>
     <row r="8" spans="1:10" ht="144" x14ac:dyDescent="0.35">
       <c r="A8" s="4">
         <v>5</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>125</v>
+        <v>106</v>
       </c>
       <c r="G8" s="6"/>
       <c r="H8" s="7" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="I8" s="12"/>
       <c r="J8" s="11"/>
     </row>
     <row r="9" spans="1:10" ht="108" x14ac:dyDescent="0.35">
       <c r="A9" s="4">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>126</v>
+        <v>107</v>
       </c>
       <c r="G9" s="11"/>
       <c r="H9" s="7" t="s">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="I9" s="12"/>
       <c r="J9" s="11"/>
     </row>
     <row r="10" spans="1:10" ht="144" x14ac:dyDescent="0.35">
       <c r="A10" s="4">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="11"/>
       <c r="H10" s="7" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="I10" s="12"/>
       <c r="J10" s="11"/>
     </row>
     <row r="11" spans="1:10" ht="72" x14ac:dyDescent="0.35">
       <c r="A11" s="4">
         <v>9</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C11" s="8" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="10"/>
       <c r="H11" s="7" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="14"/>
     </row>
     <row r="12" spans="1:10" ht="108" x14ac:dyDescent="0.35">
       <c r="A12" s="4">
         <v>10</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C12" s="8" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="10"/>
       <c r="H12" s="7" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="14"/>
     </row>
     <row r="13" spans="1:10" ht="144" x14ac:dyDescent="0.35">
       <c r="A13" s="4">
         <v>11</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="11"/>
       <c r="H13" s="7" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="I13" s="12"/>
       <c r="J13" s="11"/>
     </row>
-    <row r="14" spans="1:10" ht="180" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:10" ht="144" x14ac:dyDescent="0.35">
       <c r="A14" s="4">
         <v>12</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="11"/>
       <c r="H14" s="7" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="I14" s="12"/>
       <c r="J14" s="11"/>
     </row>
     <row r="15" spans="1:10" ht="144" x14ac:dyDescent="0.35">
       <c r="A15" s="4">
         <v>13</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>127</v>
+        <v>108</v>
       </c>
       <c r="G15" s="11"/>
       <c r="H15" s="7" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="I15" s="12"/>
       <c r="J15" s="11"/>
     </row>
     <row r="16" spans="1:10" ht="72" x14ac:dyDescent="0.35">
       <c r="A16" s="4">
         <v>14</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>128</v>
+        <v>109</v>
       </c>
       <c r="G16" s="11"/>
       <c r="H16" s="7" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="I16" s="12"/>
       <c r="J16" s="11"/>
     </row>
     <row r="17" spans="1:10" ht="108" x14ac:dyDescent="0.35">
       <c r="A17" s="4">
         <v>15</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G17" s="11"/>
       <c r="H17" s="7" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="I17" s="12"/>
       <c r="J17" s="11"/>
     </row>
     <row r="18" spans="1:10" ht="108" x14ac:dyDescent="0.35">
       <c r="A18" s="4">
         <v>16</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>130</v>
+        <v>111</v>
       </c>
       <c r="G18" s="11"/>
       <c r="H18" s="7" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="I18" s="12"/>
       <c r="J18" s="11"/>
     </row>
     <row r="19" spans="1:10" ht="144" x14ac:dyDescent="0.35">
       <c r="A19" s="4">
         <v>17</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>34</v>
       </c>
       <c r="G19" s="11"/>
       <c r="H19" s="7" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="I19" s="12"/>
       <c r="J19" s="11"/>
     </row>
     <row r="20" spans="1:10" ht="144" x14ac:dyDescent="0.35">
       <c r="A20" s="4">
         <v>18</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>36</v>
       </c>
       <c r="G20" s="11"/>
       <c r="H20" s="7" t="s">
-        <v>85</v>
+        <v>117</v>
       </c>
       <c r="I20" s="12"/>
       <c r="J20" s="11"/>
     </row>
     <row r="21" spans="1:10" ht="72" x14ac:dyDescent="0.35">
       <c r="A21" s="4">
         <v>19</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>129</v>
+        <v>110</v>
       </c>
       <c r="G21" s="11"/>
       <c r="H21" s="7" t="s">
-        <v>86</v>
+        <v>118</v>
       </c>
       <c r="I21" s="12"/>
       <c r="J21" s="11"/>
     </row>
     <row r="22" spans="1:10" ht="72" x14ac:dyDescent="0.35">
       <c r="A22" s="4">
         <v>20</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>40</v>
+        <v>119</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>42</v>
+        <v>120</v>
       </c>
       <c r="G22" s="11"/>
       <c r="H22" s="7" t="s">
-        <v>87</v>
+        <v>121</v>
       </c>
       <c r="I22" s="12"/>
       <c r="J22" s="11"/>
     </row>
     <row r="23" spans="1:10" ht="108" x14ac:dyDescent="0.35">
       <c r="A23" s="4">
         <v>21</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="G23" s="11"/>
       <c r="H23" s="7" t="s">
-        <v>88</v>
+        <v>122</v>
       </c>
       <c r="I23" s="12"/>
       <c r="J23" s="11"/>
     </row>
     <row r="24" spans="1:10" ht="108" x14ac:dyDescent="0.35">
       <c r="A24" s="4">
         <v>22</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G24" s="11"/>
       <c r="H24" s="7" t="s">
-        <v>89</v>
+        <v>123</v>
       </c>
       <c r="I24" s="12"/>
       <c r="J24" s="11"/>
     </row>
     <row r="25" spans="1:10" ht="72" x14ac:dyDescent="0.35">
       <c r="A25" s="4">
         <v>23</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G25" s="11"/>
       <c r="H25" s="7" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="I25" s="12"/>
       <c r="J25" s="11"/>
     </row>
     <row r="26" spans="1:10" ht="108" x14ac:dyDescent="0.35">
       <c r="A26" s="4">
         <v>24</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="G26" s="11"/>
       <c r="H26" s="7" t="s">
-        <v>91</v>
+        <v>125</v>
       </c>
       <c r="I26" s="12"/>
       <c r="J26" s="11"/>
     </row>
     <row r="27" spans="1:10" ht="108" x14ac:dyDescent="0.35">
       <c r="A27" s="4">
         <v>25</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="G27" s="11"/>
       <c r="H27" s="7" t="s">
-        <v>92</v>
+        <v>126</v>
       </c>
       <c r="I27" s="12"/>
       <c r="J27" s="11"/>
     </row>
     <row r="28" spans="1:10" ht="108" x14ac:dyDescent="0.35">
       <c r="A28" s="4">
         <v>26</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>114</v>
+        <v>95</v>
       </c>
       <c r="G28" s="11"/>
       <c r="H28" s="7" t="s">
-        <v>109</v>
+        <v>127</v>
       </c>
       <c r="I28" s="12"/>
       <c r="J28" s="11"/>
     </row>
     <row r="29" spans="1:10" ht="72" x14ac:dyDescent="0.35">
       <c r="A29" s="4">
         <v>27</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>118</v>
+        <v>99</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="G29" s="11"/>
       <c r="H29" s="7" t="s">
-        <v>110</v>
+        <v>128</v>
       </c>
       <c r="I29" s="12"/>
       <c r="J29" s="11"/>
     </row>
     <row r="30" spans="1:10" ht="112.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="4">
         <v>28</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>119</v>
+        <v>100</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>116</v>
+        <v>97</v>
       </c>
       <c r="G30" s="11"/>
       <c r="H30" s="7" t="s">
-        <v>111</v>
+        <v>129</v>
       </c>
       <c r="I30" s="12"/>
       <c r="J30" s="11"/>
     </row>
     <row r="31" spans="1:10" ht="112.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="4">
         <v>29</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>117</v>
+        <v>98</v>
       </c>
       <c r="G31" s="11"/>
       <c r="H31" s="7" t="s">
-        <v>112</v>
+        <v>93</v>
       </c>
       <c r="I31" s="12"/>
       <c r="J31" s="11"/>
     </row>
-    <row r="32" spans="1:10" ht="106.5" customHeight="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-    <row r="34" ht="106.5" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <autoFilter ref="A2:J14" xr:uid="{9B90C337-261C-4B42-91FA-0D947B07CF0E}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:J14">
       <sortCondition ref="A2:A14"/>
     </sortState>
   </autoFilter>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="H4" r:id="rId1" display="https://support.netgain.tech/article/678061/roles--permissions" xr:uid="{740B4030-022A-4B00-B183-7D37DD5366FF}"/>
-[...27 lines deleted...]
-    <hyperlink ref="H31" r:id="rId29" display="https://support.netgain.tech/article/862110/review-the-flux-analysis" xr:uid="{1116A24D-686C-474D-93B8-6AA85F7A5CF3}"/>
+    <hyperlink ref="H3" r:id="rId1" display="https://support.netgain.tech/article/709063/netclose-add-netclose-users" xr:uid="{228BE093-9451-4FD6-87A1-9C40EE26FA8C}"/>
+    <hyperlink ref="H4" r:id="rId2" display="https://support.netgain.tech/article/678061/netclose-roles-permissions" xr:uid="{EF0887A8-DCC0-4802-A6D9-C5E80B084772}"/>
+    <hyperlink ref="H5" r:id="rId3" display="https://support.netgain.tech/article/933748/create-close-tasks" xr:uid="{CC5C4F6D-1729-42CA-8328-B1A364948E52}"/>
+    <hyperlink ref="H6" r:id="rId4" display="https://support.netgain.tech/article/169455/netclose---tasks-upload-template" xr:uid="{BA3E1153-96DD-42C2-A866-0F2EEF793982}"/>
+    <hyperlink ref="H7" r:id="rId5" display="https://support.netgain.tech/article/508453/task-steps" xr:uid="{E088415B-4DEC-430B-8421-68399DA39514}"/>
+    <hyperlink ref="H8" r:id="rId6" display="https://support.netgain.tech/article/508453/task-steps" xr:uid="{EE463F37-2403-4D0D-813C-FCE7969FD6B5}"/>
+    <hyperlink ref="H9" r:id="rId7" display="https://support.netgain.tech/article/596874/generate-close-tasks" xr:uid="{27847F95-85CF-4F84-964E-0177EE7D9B56}"/>
+    <hyperlink ref="H10" r:id="rId8" display="https://support.netgain.tech/article/468447/prepare-and-start-close-tasks" xr:uid="{CA8D1F67-B49F-4EB5-8D02-0E020F69B26B}"/>
+    <hyperlink ref="H11" r:id="rId9" display="https://support.netgain.tech/article/625735/account-grouping-basic-configuration" xr:uid="{9E0C3C2F-7E46-4EA8-9397-60F3C8793B68}"/>
+    <hyperlink ref="H12" r:id="rId10" display="https://support.netgain.tech/article/708530/netclose---reconciliation-upload-template" xr:uid="{67C3EBED-05C4-4E8D-8DE9-D174896D42E5}"/>
+    <hyperlink ref="H13" r:id="rId11" display="https://support.netgain.tech/article/135012/generate-reconciliations" xr:uid="{04BF9B52-C0A8-43BD-BA67-D4C652E9AB50}"/>
+    <hyperlink ref="H14" r:id="rId12" display="https://support.netgain.tech/article/590751/netclose---prepare-and-review-reconciliations-v2" xr:uid="{1A059114-E00D-4F36-901F-1E2541FAE4FB}"/>
+    <hyperlink ref="H15" r:id="rId13" display="https://support.netgain.tech/article/186569/reconciliation-items" xr:uid="{07D8F538-1E5F-4753-B728-C7ED0C7E8DDE}"/>
+    <hyperlink ref="H16" r:id="rId14" display="https://support.netgain.tech/article/609969/creating-accrual-types" xr:uid="{71E323BE-56DC-49C0-9044-71AEE175F3F8}"/>
+    <hyperlink ref="H17" r:id="rId15" display="https://support.netgain.tech/article/355237/create-new-accrual" xr:uid="{C8D71A81-5176-4C69-911E-57C8B8A65E4E}"/>
+    <hyperlink ref="H18" r:id="rId16" display="https://support.netgain.tech/article/379995/modify-accruals" xr:uid="{93BFD5E8-0C84-4984-BFA5-DB4EB0AFF67C}"/>
+    <hyperlink ref="H19" r:id="rId17" display="https://support.netgain.tech/article/224173/netclose---match--adjust--and-auto-approve-accruals" xr:uid="{88793CF9-4D12-40F4-89FA-0B3FFE21C906}"/>
+    <hyperlink ref="H20" r:id="rId18" display="https://support.netgain.tech/article/224173/netclose---match--adjust--and-auto-approve-accruals" xr:uid="{D2C62AE4-7D20-48CA-AE00-C40DA4CFB186}"/>
+    <hyperlink ref="H21" r:id="rId19" display="https://support.netgain.tech/article/661101/create-amortization-types" xr:uid="{B7E8A998-4450-4205-9654-E9E142B7A36A}"/>
+    <hyperlink ref="H22" r:id="rId20" display="https://support.netgain.tech/article/910517/netclose---amortization-template-upload" xr:uid="{7D813AF0-1DF1-48EC-A100-EC0CE2FDBB97}"/>
+    <hyperlink ref="H23" r:id="rId21" display="https://support.netgain.tech/article/719633/create-amortization-from-transaction" xr:uid="{344B755F-BBFE-4612-A301-36A736982243}"/>
+    <hyperlink ref="H24" r:id="rId22" display="https://support.netgain.tech/article/935010/generate-amortization-schedules" xr:uid="{92906661-9235-4528-BB19-3BD472AD2398}"/>
+    <hyperlink ref="H25" r:id="rId23" display="https://support.netgain.tech/article/390214/commence-amortizations" xr:uid="{C41C2E9D-9829-4178-BFC3-D7B3234A0CD8}"/>
+    <hyperlink ref="H26" r:id="rId24" display="https://support.netgain.tech/article/659996/run-monthly-journals" xr:uid="{A88E4384-4808-4A08-B8F6-C481037C56BA}"/>
+    <hyperlink ref="H27" r:id="rId25" display="https://support.netgain.tech/article/942227/modify-an-amortization-after-commencement" xr:uid="{59DFC881-E749-4C1E-83FA-0ACA1FDEC018}"/>
+    <hyperlink ref="H28" r:id="rId26" display="https://support.netgain.tech/article/275487/set-up-flux-accounts" xr:uid="{AD86436E-8C60-4B73-B31B-D794574E4077}"/>
+    <hyperlink ref="H29" r:id="rId27" display="https://support.netgain.tech/article/535797/create-flux-scenario-templates" xr:uid="{C905BD0A-5B64-4F50-A5D8-602B7E7CEDF9}"/>
+    <hyperlink ref="H30" r:id="rId28" display="https://support.netgain.tech/article/941842/generate-flux-scenario" xr:uid="{B0014F56-2612-4671-8944-160A6B770863}"/>
+    <hyperlink ref="H31" r:id="rId29" display="https://support.netgain.tech/article/862110/review-the-flux-analysis" xr:uid="{AF4F5384-2D91-4D77-8284-B93EF2D64F88}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId30"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006CFA57B52757DC4C8FDB920A9E56944D" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9095f5b4783805b558ac1a16d2a18cfe">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25d6ac11-9905-406a-baf8-0ce0647ce831" xmlns:ns3="c13bada6-21eb-4901-a43a-04dce55083ae" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f97cdd08b677c84c2c988f9a5667be40" ns2:_="" ns3:_="">
     <xsd:import namespace="25d6ac11-9905-406a-baf8-0ce0647ce831"/>
     <xsd:import namespace="c13bada6-21eb-4901-a43a-04dce55083ae"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -2123,84 +2094,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25d6ac11-9905-406a-baf8-0ce0647ce831">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c13bada6-21eb-4901-a43a-04dce55083ae" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C14A55C6-3297-4222-884F-82FC5F78C99D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14595CE6-DA51-4CAB-A9E4-A24A327D91D9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="25d6ac11-9905-406a-baf8-0ce0647ce831"/>
+    <ds:schemaRef ds:uri="c13bada6-21eb-4901-a43a-04dce55083ae"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F262C01E-3760-4CDA-900E-4F3C55079369}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="25d6ac11-9905-406a-baf8-0ce0647ce831"/>
     <ds:schemaRef ds:uri="c13bada6-21eb-4901-a43a-04dce55083ae"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14595CE6-DA51-4CAB-A9E4-A24A327D91D9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C14A55C6-3297-4222-884F-82FC5F78C99D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>NetClose Test Cases</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>