--- v1 (2026-06-07)
+++ v2 (2026-07-24)
@@ -1852,52 +1852,52 @@
     <hyperlink ref="H26" r:id="rId24" display="https://support.netgain.tech/article/659996/run-monthly-journals" xr:uid="{A88E4384-4808-4A08-B8F6-C481037C56BA}"/>
     <hyperlink ref="H27" r:id="rId25" display="https://support.netgain.tech/article/942227/modify-an-amortization-after-commencement" xr:uid="{59DFC881-E749-4C1E-83FA-0ACA1FDEC018}"/>
     <hyperlink ref="H28" r:id="rId26" display="https://support.netgain.tech/article/275487/set-up-flux-accounts" xr:uid="{AD86436E-8C60-4B73-B31B-D794574E4077}"/>
     <hyperlink ref="H29" r:id="rId27" display="https://support.netgain.tech/article/535797/create-flux-scenario-templates" xr:uid="{C905BD0A-5B64-4F50-A5D8-602B7E7CEDF9}"/>
     <hyperlink ref="H30" r:id="rId28" display="https://support.netgain.tech/article/941842/generate-flux-scenario" xr:uid="{B0014F56-2612-4671-8944-160A6B770863}"/>
     <hyperlink ref="H31" r:id="rId29" display="https://support.netgain.tech/article/862110/review-the-flux-analysis" xr:uid="{AF4F5384-2D91-4D77-8284-B93EF2D64F88}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId30"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006CFA57B52757DC4C8FDB920A9E56944D" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9095f5b4783805b558ac1a16d2a18cfe">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25d6ac11-9905-406a-baf8-0ce0647ce831" xmlns:ns3="c13bada6-21eb-4901-a43a-04dce55083ae" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f97cdd08b677c84c2c988f9a5667be40" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006CFA57B52757DC4C8FDB920A9E56944D" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="49bae5183a82a41a5220f2a612b49b8d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25d6ac11-9905-406a-baf8-0ce0647ce831" xmlns:ns3="c13bada6-21eb-4901-a43a-04dce55083ae" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="433a90c39c4ef9dcf50d58c010ed9a0f" ns2:_="" ns3:_="">
     <xsd:import namespace="25d6ac11-9905-406a-baf8-0ce0647ce831"/>
     <xsd:import namespace="c13bada6-21eb-4901-a43a-04dce55083ae"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -2115,66 +2115,51 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="25d6ac11-9905-406a-baf8-0ce0647ce831">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="c13bada6-21eb-4901-a43a-04dce55083ae" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14595CE6-DA51-4CAB-A9E4-A24A327D91D9}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FAFEABF-88A9-485B-A89B-ECE235B77EF8}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F262C01E-3760-4CDA-900E-4F3C55079369}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="25d6ac11-9905-406a-baf8-0ce0647ce831"/>
     <ds:schemaRef ds:uri="c13bada6-21eb-4901-a43a-04dce55083ae"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C14A55C6-3297-4222-884F-82FC5F78C99D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>